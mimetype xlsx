--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -3,85 +3,96 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf66ec8f3a804dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd888c0ad52c74eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Başlanğıc" sheetId="1" r:id="R2f079797fe0448ed"/>
-[...7 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Mənbələr" sheetId="9" r:id="R6b4aa0a4b4a0482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Başlanğıc" sheetId="1" r:id="R2e4078f2a8af4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Auditoriya" sheetId="2" r:id="R12fd5765d46344d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Müsahibə" sheetId="3" r:id="R50b097f788754064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Strategiya" sheetId="4" r:id="R9560690d514c447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="30 günlük plan" sheetId="5" r:id="Ra7848d7bbe0b4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Büdcə və KPI" sheetId="6" r:id="Reca213370f7a40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Biznes plan" sheetId="7" r:id="Re4ab7af98f084612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AI ROI" sheetId="8" r:id="R5fb542f481c54863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Mənbələr" sheetId="9" r:id="R789e6bd607924189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Biznes plan — detallı" sheetId="10" r:id="R33975f9b3cf34293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Biznes plan — nümunə" sheetId="11" r:id="R7fdd6746ce3142e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Maliyyə proqnozu" sheetId="12" r:id="R2f4872d76b1b4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="4">
+  <x:numFmts count="7">
     <x:numFmt numFmtId="200" formatCode="yyyy-mm-dd"/>
     <x:numFmt numFmtId="201" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="202" formatCode="0.0%"/>
     <x:numFmt numFmtId="203" formatCode="0.00x"/>
+    <x:numFmt numFmtId="204" formatCode="#,##0"/>
+    <x:numFmt numFmtId="205" formatCode="#,##0 &quot;AZN&quot;"/>
+    <x:numFmt numFmtId="206" formatCode="#,##0 &quot;AZN&quot;;[Red](#,##0 &quot;AZN&quot;)"/>
   </x:numFmts>
-  <x:fonts count="12">
+  <x:fonts count="18">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="20"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="FFC8C8CF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="FF090A0F"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF090A0F"/>
       <x:name val="Carlito"/>
@@ -104,147 +115,361 @@
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="FF6F707B"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="FF090A0F"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="FF090A0F"/>
       <x:name val="Carlito"/>
     </x:font>
+    <x:font>
+      <x:sz val="11"/>
+      <x:color rgb="FFC8C8CF"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFF3010"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:i/>
+      <x:sz val="11"/>
+      <x:color rgb="FF555762"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FF7A1D17"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="12"/>
+      <x:color rgb="FF117A3C"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FF117A3C"/>
+      <x:name val="Carlito"/>
+    </x:font>
   </x:fonts>
-  <x:fills count="10">
+  <x:fills count="19">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FF090A0F"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFFF2D0A"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFECECF0"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFF7F7F9"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFFFF3C4"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFE2F5E8"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFFFE5E0"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFFFFFFF"/>
       </x:patternFill>
     </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF090A0F"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFF3010"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFFF3C4"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFECECF0"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFFFFFF"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFF7F7F9"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFDE6E3"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFF7F7F9"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFE4F5EB"/>
+      </x:patternFill>
+    </x:fill>
   </x:fills>
-  <x:borders count="8">
+  <x:borders count="21">
     <x:border/>
     <x:border>
       <x:bottom style="medium">
         <x:color rgb="FFFF2D0A"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:bottom style="thin">
         <x:color rgb="FFDEDEE3"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:top style="thin">
         <x:color rgb="FFDEDEE3"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FFDEDEE3"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:top style="thin">
         <x:color rgb="FFDEDEE3"/>
       </x:top>
     </x:border>
     <x:border>
       <x:right style="thin">
         <x:color rgb="FF2E3038"/>
       </x:right>
     </x:border>
     <x:border>
       <x:left style="thin">
         <x:color rgb="FF2E3038"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF2E3038"/>
       </x:right>
     </x:border>
     <x:border>
       <x:left style="thin">
         <x:color rgb="FF2E3038"/>
       </x:left>
     </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FF2E3038"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FF2E3038"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FF2E3038"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FF2E3038"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:bottom style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFDEDEE3"/>
+      </x:top>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:top style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFF3B7B1"/>
+      </x:bottom>
+    </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
-  <x:cellXfs count="88">
+  <x:cellXfs count="209">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center" wrapText="1"/>
     </x:xf>
@@ -375,408 +600,911 @@
     <x:xf numFmtId="202" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="201" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="203" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="200" fontId="7" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="200" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="200" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="12" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="12" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="4" fillId="12" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="14" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="13" fillId="14" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="13" fillId="14" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="14" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="13" fillId="14" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="13" fillId="14" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="14" fillId="15" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="5" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="5" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="5" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="12" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="4" fillId="12" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="4" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="4" fillId="12" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="15" fillId="16" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="4" fillId="12" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="4" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="202" fontId="4" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="4" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="202" fontId="4" fillId="12" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="13" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="13" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="13" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="13" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="3" fillId="13" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="3" fillId="13" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="9" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="202" fontId="10" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="202" fontId="16" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="17" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="202" fontId="16" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="right"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="17" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="right"/>
+    </x:xf>
+    <x:xf numFmtId="201" fontId="16" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="right"/>
+    </x:xf>
+    <x:xf numFmtId="202" fontId="17" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="right"/>
+    </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0"/>
   </x:cellStyles>
-  <x:dxfs count="4">
+  <x:dxfs count="6">
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFF2D0A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFE5E0"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFF2D0A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFE5E0"/>
+        </x:patternFill>
+      </x:fill>
+    </x:dxf>
+    <x:dxf>
+      <x:font>
+        <x:b/>
+        <x:color rgb="FF146C3B"/>
+      </x:font>
+      <x:fill>
+        <x:patternFill>
+          <x:bgColor rgb="FFDFF5E7"/>
+        </x:patternFill>
+      </x:fill>
+    </x:dxf>
+    <x:dxf>
+      <x:font>
+        <x:b/>
+        <x:color rgb="FFA61B12"/>
+      </x:font>
+      <x:fill>
+        <x:patternFill>
+          <x:bgColor rgb="FFFDE6E3"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16d3c5aeeff54d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="Rf7dfa99fe15c4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5933df2a1bde48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f079797fe0448ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R675ae4a3a3684e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4f3115a649f04fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd54d079ebcb74a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R20ae4f079a5741a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rd2c6e23ce2394f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Radb7c45f7c4744cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9715eb48c3c94844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6b4aa0a4b4a0482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c99904911c4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R242ca920541449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3fe2f40f73004f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e4078f2a8af4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R12fd5765d46344d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R50b097f788754064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9560690d514c447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra7848d7bbe0b4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Reca213370f7a40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re4ab7af98f084612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5fb542f481c54863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R789e6bd607924189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R33975f9b3cf34293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7fdd6746ce3142e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2f4872d76b1b4b50" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R2b89421487d44b62" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R001e23b6c5cd4740" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Raa410cb237064ceb" /></Relationships>
+<file path=xl/drawings/_rels/drawing10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/xl/drawings/charts/chart1.xml" Id="R6851d8b7c2ab4c5a" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R463d1a1de0fb4032" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R9d97c00e9c9e44c7" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R508096870b6f4029" /></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R26f0551aad9d45bd" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="Rb6596016ff244864" /></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R690e3dad5c654ade" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="R6648d950b30e4eb5" /></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="R943bcc56406f4269" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.png" Id="R6948fbd0263c4591" /></Relationships>
+<file path=xl/drawings/_rels/drawing6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="R73fe715bf71d465c" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="R4afe9c7b09314cb7" /></Relationships>
+<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.png" Id="R7fe1271df3d84c00" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="Ref899891f4854855" /></Relationships>
+<file path=xl/drawings/_rels/drawing8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="R71a4dd240cfa4e27" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="R5ad042737c3a48c9" /></Relationships>
+</file>
+
+<file path=xl/drawings/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:r>
+              <a:t>Aylıq gəlir və əməliyyat nəticəsi (AZN)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+    </c:title>
+    <c:plotArea>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:v>Gəlir (AZN)</c:v>
+          </c:tx>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:strRef>
+              <c:f>'Maliyyə proqnozu'!$A$37:$A$48</c:f>
+              <c:strCache>
+                <c:ptCount val="0"/>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Maliyyə proqnozu'!$B$37:$B$48</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0 "AZN";[Red](#,##0 "AZN")</c:formatCode>
+                <c:ptCount val="0"/>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>Əməliyyat nəticəsi (AZN)</c:v>
+          </c:tx>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:strRef>
+              <c:f>'Maliyyə proqnozu'!$A$37:$A$48</c:f>
+              <c:strCache>
+                <c:ptCount val="0"/>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Maliyyə proqnozu'!$C$37:$C$48</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0 "AZN";[Red](#,##0 "AZN")</c:formatCode>
+                <c:ptCount val="0"/>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+        </c:ser>
+        <c:axId val="48650112"/>
+        <c:axId val="48672768"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="48650112"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:prstDash val="dash"/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:txPr>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" anchorCtr="1"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr>
+              <a:defRPr sz="675"/>
+            </a:pPr>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="48672768"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="48672768"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:prstDash val="dash"/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="#,##0 &quot;AZN&quot;"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:crossAx val="48650112"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
+      <a:solidFill>
+        <a:srgbClr val="D9D9D9"/>
+      </a:solidFill>
+      <a:prstDash val="solid"/>
+    </a:ln>
+  </c:spPr>
+</c:chartSpace>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="f905083f-5471-4b96-92ca-6ba7f620fa95"/>
+        <xdr:cNvPr id="1" name="/xl/media/image.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2b89421487d44b62"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R001e23b6c5cd4740"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="1" name="Chart"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" x="0" y="0"/>
+        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="R6851d8b7c2ab4c5a"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="88338fcd-231d-4201-b27b-b7695c51dc64"/>
+        <xdr:cNvPr id="1" name="/xl/media/image2.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raa410cb237064ceb"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9d97c00e9c9e44c7"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="8188baed-4da4-49f5-a602-2a5c27916acb"/>
+        <xdr:cNvPr id="1" name="/xl/media/image3.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R463d1a1de0fb4032"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R26f0551aad9d45bd"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="24a7a00b-ecdf-48b0-b517-e37507dd7502"/>
+        <xdr:cNvPr id="1" name="/xl/media/image4.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R508096870b6f4029"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R690e3dad5c654ade"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="75e7e061-70e9-4e00-9c78-8c0a72ddaee8"/>
+        <xdr:cNvPr id="1" name="/xl/media/image5.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb6596016ff244864"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R943bcc56406f4269"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="aa36cda2-8732-46ed-b95f-2535c5628e80"/>
+        <xdr:cNvPr id="1" name="/xl/media/image6.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6648d950b30e4eb5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R73fe715bf71d465c"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="caa73c6c-a66f-4fae-92e0-15f9ec525433"/>
+        <xdr:cNvPr id="1" name="/xl/media/image7.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6948fbd0263c4591"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7fe1271df3d84c00"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="4335a79f-c857-42fc-9d8c-a77ee9454332"/>
+        <xdr:cNvPr id="1" name="/xl/media/image8.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4afe9c7b09314cb7"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R71a4dd240cfa4e27"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="bcb2044c-f02d-44b2-b514-72f0de1c3124"/>
+        <xdr:cNvPr id="1" name="/xl/media/image9.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ref899891f4854855"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ad042737c3a48c9"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
   <a:themeElements>
     <a:clrScheme name="ChatGPT">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -937,203 +1665,206 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="Rce78f216cde84f19" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="R13d19923854e4dbf" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="Re977897b782e4a0c" /></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing10.xml" Id="Rba9562cfae16412d" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="Reea640e6d8974179" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="R57104a714fa6463b" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="Re4ea8ed05b9d4ebe" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="R455e903cdffb465b" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="R034866515e484e58" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="R0c48cf3d68f14661" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing6.xml" Id="Re9b212873d754615" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="R4d25d7e9876e47a4" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="R1628274d50784a05" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing6.xml" Id="R5e5612feeeee4859" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing8.xml" Id="Rbc4a6197c0ae4531" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="R66d23589e8ea4f34" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing9.xml" Id="Rcd9b2096b2b74f4c" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing8.xml" Id="R2687296e08ee4738" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing9.xml" Id="Rcda17a7ce2984709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="40" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="15" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="15" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="15" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="15" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="15" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="15" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>BUSINESS + MARKETING TOOLKIT</x:v>
+        <x:v>BİZNES VƏ MARKETİNQ ALƏTLƏRİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Auditoriyadan ilk satışa, kontentdən AI ROI-yə vahid iş kitabı</x:v>
+        <x:v>Auditoriyadan ilk satışa, məzmundan AI ROI-yə vahid iş kitabı</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
     </x:row>
     <x:row r="5" ht="28" customHeight="1">
       <x:c r="A5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="B5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="C5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="D5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="E5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="F5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="G5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
       <x:c r="H5" s="10" t="str">
-        <x:v>BU TOOLKIT NECƏ İŞLƏYİR</x:v>
+        <x:v>BU İŞ KİTABI NECƏ İŞLƏYİR</x:v>
       </x:c>
     </x:row>
     <x:row r="6" ht="34" customHeight="1">
       <x:c r="A6" s="14" t="str">
         <x:v>1. Auditoriya səhifəsində fərziyyə yox, real müşahidə və müsahibə cavabları yazın.</x:v>
       </x:c>
       <x:c r="B6" s="14"/>
       <x:c r="C6" s="14"/>
       <x:c r="D6" s="14"/>
       <x:c r="E6" s="14"/>
       <x:c r="F6" s="14"/>
       <x:c r="G6" s="14"/>
       <x:c r="H6" s="14"/>
     </x:row>
     <x:row r="7" ht="34" customHeight="1">
       <x:c r="A7" s="14" t="str">
         <x:v>2. Müsahibə qeydlərində cavabı yönləndirməyin; istifadəçinin öz sözlərini saxlayın.</x:v>
       </x:c>
       <x:c r="B7" s="14"/>
       <x:c r="C7" s="14"/>
       <x:c r="D7" s="14"/>
       <x:c r="E7" s="14"/>
       <x:c r="F7" s="14"/>
       <x:c r="G7" s="14"/>
       <x:c r="H7" s="14"/>
     </x:row>
     <x:row r="8" ht="34" customHeight="1">
       <x:c r="A8" s="14" t="str">
-        <x:v>3. Strategiyada bir əsas məqsəd, bir prioritet segment və ölçülə bilən təklif seçin.</x:v>
+        <x:v>3. Strategiya səhifəsində yeddi əsas qərarı bir-biri ilə bağlayın və hər qərarın sübutunu yazın.</x:v>
       </x:c>
       <x:c r="B8" s="14"/>
       <x:c r="C8" s="14"/>
       <x:c r="D8" s="14"/>
       <x:c r="E8" s="14"/>
       <x:c r="F8" s="14"/>
       <x:c r="G8" s="14"/>
       <x:c r="H8" s="14"/>
     </x:row>
     <x:row r="9" ht="34" customHeight="1">
       <x:c r="A9" s="14" t="str">
-        <x:v>4. 30 günlük planda hər kontenti funnel mərhələsi, CTA və ölçü ilə bağlayın.</x:v>
+        <x:v>4. 30 günlük planda hər materialı müştəri yolunun mərhələsi, hərəkət çağırışı və ölçü ilə bağlayın.</x:v>
       </x:c>
       <x:c r="B9" s="14"/>
       <x:c r="C9" s="14"/>
       <x:c r="D9" s="14"/>
       <x:c r="E9" s="14"/>
       <x:c r="F9" s="14"/>
       <x:c r="G9" s="14"/>
       <x:c r="H9" s="14"/>
     </x:row>
     <x:row r="10" ht="34" customHeight="1">
       <x:c r="A10" s="14" t="str">
         <x:v>5. Büdcə və KPI səhifəsində sarı hüceyrələri dəyişin; nəticələr formulalarla yenilənir.</x:v>
       </x:c>
       <x:c r="B10" s="14"/>
       <x:c r="C10" s="14"/>
       <x:c r="D10" s="14"/>
       <x:c r="E10" s="14"/>
       <x:c r="F10" s="14"/>
       <x:c r="G10" s="14"/>
       <x:c r="H10" s="14"/>
     </x:row>
     <x:row r="11" ht="34" customHeight="1">
       <x:c r="A11" s="14" t="str">
-        <x:v>6. Biznes planı bir səhifədə qərar sənədi kimi saxlayın; sübut olunmayan fərziyyələri ayrıca işarələyin.</x:v>
+        <x:v>6. Biznes planını bir səhifəlik qərar sənədi kimi saxlayın; sübut olunmayan fərziyyələri ayrıca işarələyin.</x:v>
       </x:c>
       <x:c r="B11" s="14"/>
       <x:c r="C11" s="14"/>
       <x:c r="D11" s="14"/>
       <x:c r="E11" s="14"/>
       <x:c r="F11" s="14"/>
       <x:c r="G11" s="14"/>
       <x:c r="H11" s="14"/>
     </x:row>
     <x:row r="12" ht="34" customHeight="1">
       <x:c r="A12" s="14" t="str">
         <x:v>7. AI ROI səhifəsində yalnız ölçülə bilən vaxt və xərc qənaətini daxil edin; keyfiyyət faydasını ayrıca qeyd edin.</x:v>
       </x:c>
       <x:c r="B12" s="14"/>
       <x:c r="C12" s="14"/>
       <x:c r="D12" s="14"/>
       <x:c r="E12" s="14"/>
       <x:c r="F12" s="14"/>
       <x:c r="G12" s="14"/>
       <x:c r="H12" s="14"/>
     </x:row>
     <x:row r="15" ht="28" customHeight="1">
       <x:c r="A15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
@@ -1142,93 +1873,1981 @@
       </x:c>
       <x:c r="C15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
       <x:c r="D15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
       <x:c r="E15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
       <x:c r="F15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
       <x:c r="G15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
       <x:c r="H15" s="10" t="str">
         <x:v>RƏNG AÇARI</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="40" t="str">
         <x:v>Sarı</x:v>
       </x:c>
       <x:c r="B16" s="41" t="str">
-        <x:v>Dəyişdirilən input</x:v>
+        <x:v>Dəyişdirilən məlumat</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="42" t="str">
         <x:v>Yaşıl</x:v>
       </x:c>
       <x:c r="B17" s="43" t="str">
         <x:v>Müsbət nəticə / tamamlandı</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="44" t="str">
         <x:v>Qırmızı</x:v>
       </x:c>
       <x:c r="B18" s="43" t="str">
         <x:v>Risk / mənfi nəticə</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="45" t="str">
         <x:v>Qara</x:v>
       </x:c>
       <x:c r="B19" s="46" t="str">
         <x:v>Başlıq və sistem elementi</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
     <x:mergeCell ref="A5:H5"/>
     <x:mergeCell ref="A6:H6"/>
     <x:mergeCell ref="A7:H7"/>
     <x:mergeCell ref="A8:H8"/>
     <x:mergeCell ref="A9:H9"/>
     <x:mergeCell ref="A10:H10"/>
     <x:mergeCell ref="A11:H11"/>
     <x:mergeCell ref="A12:H12"/>
     <x:mergeCell ref="A15:H15"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rce78f216cde84f19"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R13d19923854e4dbf"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="18" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="42" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="40" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="17" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="28" hidden="0" customWidth="1"/>
+    <x:col min="6" max="6" width="28" hidden="0" customWidth="1"/>
+    <x:col min="7" max="7" width="16" hidden="0" customWidth="1"/>
+    <x:col min="8" max="8" width="14" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="34" customHeight="1">
+      <x:c r="A1" s="90" t="str">
+        <x:v>BİZNES PLAN — DETALLI ŞABLON</x:v>
+      </x:c>
+      <x:c r="B1" s="90"/>
+      <x:c r="C1" s="90"/>
+      <x:c r="D1" s="90"/>
+      <x:c r="E1" s="90"/>
+      <x:c r="F1" s="90"/>
+      <x:c r="G1" s="90"/>
+      <x:c r="H1" s="90"/>
+    </x:row>
+    <x:row r="2" ht="24" customHeight="1">
+      <x:c r="A2" s="92" t="str">
+        <x:v>Mətn yox, sübut, maliyyə və növbəti qərar sənədi</x:v>
+      </x:c>
+      <x:c r="B2" s="92"/>
+      <x:c r="C2" s="92"/>
+      <x:c r="D2" s="92"/>
+      <x:c r="E2" s="92"/>
+      <x:c r="F2" s="92"/>
+      <x:c r="G2" s="92"/>
+      <x:c r="H2" s="92"/>
+    </x:row>
+    <x:row r="3" ht="4" customHeight="1">
+      <x:c r="A3" s="93"/>
+      <x:c r="B3" s="93"/>
+      <x:c r="C3" s="93"/>
+      <x:c r="D3" s="93"/>
+      <x:c r="E3" s="93"/>
+      <x:c r="F3" s="93"/>
+      <x:c r="G3" s="93"/>
+      <x:c r="H3" s="93"/>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="97" t="str">
+        <x:v>Biznesin adı</x:v>
+      </x:c>
+      <x:c r="B5" s="98"/>
+      <x:c r="C5" s="98"/>
+      <x:c r="D5" s="97" t="str">
+        <x:v>Planın məqsədi</x:v>
+      </x:c>
+      <x:c r="E5" s="98"/>
+      <x:c r="F5" s="98"/>
+      <x:c r="G5" s="97" t="str">
+        <x:v>Versiya tarixi</x:v>
+      </x:c>
+      <x:c r="H5" s="99" t="n">
+        <x:v>46233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" s="97" t="str">
+        <x:v>Məsul şəxs</x:v>
+      </x:c>
+      <x:c r="B6" s="98"/>
+      <x:c r="C6" s="98"/>
+      <x:c r="D6" s="97" t="str">
+        <x:v>Oxucu / qərarçı</x:v>
+      </x:c>
+      <x:c r="E6" s="98"/>
+      <x:c r="F6" s="98"/>
+      <x:c r="G6" s="97" t="str">
+        <x:v>Plan dövrü</x:v>
+      </x:c>
+      <x:c r="H6" s="98" t="str">
+        <x:v>12 ay</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" s="105" t="str">
+        <x:v>Ümumi sual</x:v>
+      </x:c>
+      <x:c r="B8" s="110" t="n">
+        <x:f>COUNTA(A13:A37)</x:f>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C8" s="106" t="str">
+        <x:v>Boş cavab</x:v>
+      </x:c>
+      <x:c r="D8" s="110" t="n">
+        <x:f>COUNTBLANK(C13:C37)</x:f>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E8" s="106" t="str">
+        <x:v>Təsdiqlənib</x:v>
+      </x:c>
+      <x:c r="F8" s="110" t="n">
+        <x:f>COUNTIF(D13:D37,"Təsdiqlənib")</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G8" s="106" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="H8" s="113" t="n">
+        <x:f>COUNTIF(D13:D37,"Fərziyyə")</x:f>
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" ht="38" customHeight="1">
+      <x:c r="A10" s="122" t="str">
+        <x:v>İstifadə qaydası: sarı xanaları doldurun. Fakt olmayan rəqəmi ‘Fərziyyə’ kimi saxlayın; sübutun URL-ni, sənədini və tarixini yazın. Rəhbər xülasəni bütün bölmələr tamamlandıqdan sonra hazırlayın.</x:v>
+      </x:c>
+      <x:c r="B10" s="123"/>
+      <x:c r="C10" s="123"/>
+      <x:c r="D10" s="123"/>
+      <x:c r="E10" s="123"/>
+      <x:c r="F10" s="123"/>
+      <x:c r="G10" s="123"/>
+      <x:c r="H10" s="124"/>
+    </x:row>
+    <x:row r="12" ht="34" customHeight="1">
+      <x:c r="A12" s="127" t="str">
+        <x:v>Bölmə</x:v>
+      </x:c>
+      <x:c r="B12" s="127" t="str">
+        <x:v>Cavablandırılacaq sual</x:v>
+      </x:c>
+      <x:c r="C12" s="127" t="str">
+        <x:v>Sizin cavabınız</x:v>
+      </x:c>
+      <x:c r="D12" s="127" t="str">
+        <x:v>Məlumat statusu</x:v>
+      </x:c>
+      <x:c r="E12" s="127" t="str">
+        <x:v>Sübut / mənbə</x:v>
+      </x:c>
+      <x:c r="F12" s="127" t="str">
+        <x:v>Növbəti test</x:v>
+      </x:c>
+      <x:c r="G12" s="127" t="str">
+        <x:v>Məsul</x:v>
+      </x:c>
+      <x:c r="H12" s="127" t="str">
+        <x:v>Son tarix</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" ht="42" customHeight="1">
+      <x:c r="A13" s="160" t="str">
+        <x:v>Rəhbər xülasə</x:v>
+      </x:c>
+      <x:c r="B13" s="146" t="str">
+        <x:v>Biznes nə edir, kimə xidmət edir, nə qədər vəsait istəyir və 12 ayda hansı nəticəni hədəfləyir? (Sonda yazın.)</x:v>
+      </x:c>
+      <x:c r="C13" s="154"/>
+      <x:c r="D13" s="154" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E13" s="154"/>
+      <x:c r="F13" s="154"/>
+      <x:c r="G13" s="154"/>
+      <x:c r="H13" s="163"/>
+    </x:row>
+    <x:row r="14" ht="42" customHeight="1">
+      <x:c r="A14" s="161" t="str">
+        <x:v>Şirkət</x:v>
+      </x:c>
+      <x:c r="B14" s="149" t="str">
+        <x:v>Hüquqi forma, fəaliyyət sahəsi, yerləşmə və hazırkı mərhələ nədir?</x:v>
+      </x:c>
+      <x:c r="C14" s="156"/>
+      <x:c r="D14" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E14" s="156"/>
+      <x:c r="F14" s="156"/>
+      <x:c r="G14" s="156"/>
+      <x:c r="H14" s="164"/>
+    </x:row>
+    <x:row r="15" ht="42" customHeight="1">
+      <x:c r="A15" s="161" t="str">
+        <x:v>Problem</x:v>
+      </x:c>
+      <x:c r="B15" s="149" t="str">
+        <x:v>Müştəri hansı konkret vəziyyətdə hansı itki, gecikmə və ya riski yaşayır?</x:v>
+      </x:c>
+      <x:c r="C15" s="156"/>
+      <x:c r="D15" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E15" s="156"/>
+      <x:c r="F15" s="156"/>
+      <x:c r="G15" s="156"/>
+      <x:c r="H15" s="164"/>
+    </x:row>
+    <x:row r="16" ht="42" customHeight="1">
+      <x:c r="A16" s="161" t="str">
+        <x:v>Müştəri</x:v>
+      </x:c>
+      <x:c r="B16" s="149" t="str">
+        <x:v>İlk dar segment kimdir; istifadəçi, qərarçı və ödəyici eyni şəxsdir?</x:v>
+      </x:c>
+      <x:c r="C16" s="156"/>
+      <x:c r="D16" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E16" s="156"/>
+      <x:c r="F16" s="156"/>
+      <x:c r="G16" s="156"/>
+      <x:c r="H16" s="164"/>
+    </x:row>
+    <x:row r="17" ht="42" customHeight="1">
+      <x:c r="A17" s="161" t="str">
+        <x:v>Sübut</x:v>
+      </x:c>
+      <x:c r="B17" s="149" t="str">
+        <x:v>Problemin real olduğunu hansı müsahibə, satış, istifadə və ya sənəd göstərir?</x:v>
+      </x:c>
+      <x:c r="C17" s="156"/>
+      <x:c r="D17" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E17" s="156"/>
+      <x:c r="F17" s="156"/>
+      <x:c r="G17" s="156"/>
+      <x:c r="H17" s="164"/>
+    </x:row>
+    <x:row r="18" ht="42" customHeight="1">
+      <x:c r="A18" s="161" t="str">
+        <x:v>Təklif</x:v>
+      </x:c>
+      <x:c r="B18" s="149" t="str">
+        <x:v>Məhsul və ya xidmət hansı nəticəni, neçə müddətə və hansı sərhədlə verir?</x:v>
+      </x:c>
+      <x:c r="C18" s="156"/>
+      <x:c r="D18" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E18" s="156"/>
+      <x:c r="F18" s="156"/>
+      <x:c r="G18" s="156"/>
+      <x:c r="H18" s="164"/>
+    </x:row>
+    <x:row r="19" ht="42" customHeight="1">
+      <x:c r="A19" s="161" t="str">
+        <x:v>Alternativ</x:v>
+      </x:c>
+      <x:c r="B19" s="149" t="str">
+        <x:v>Müştəri problemi indi necə həll edir və niyə dəyişmək istəyə bilər?</x:v>
+      </x:c>
+      <x:c r="C19" s="156"/>
+      <x:c r="D19" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E19" s="156"/>
+      <x:c r="F19" s="156"/>
+      <x:c r="G19" s="156"/>
+      <x:c r="H19" s="164"/>
+    </x:row>
+    <x:row r="20" ht="42" customHeight="1">
+      <x:c r="A20" s="161" t="str">
+        <x:v>Bazar</x:v>
+      </x:c>
+      <x:c r="B20" s="149" t="str">
+        <x:v>Çata bildiyiniz real müştəri sayı, alış tezliyi və orta qiymət əsasında aşağıdan bazar hesabı nədir?</x:v>
+      </x:c>
+      <x:c r="C20" s="156"/>
+      <x:c r="D20" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E20" s="156"/>
+      <x:c r="F20" s="156"/>
+      <x:c r="G20" s="156"/>
+      <x:c r="H20" s="164"/>
+    </x:row>
+    <x:row r="21" ht="42" customHeight="1">
+      <x:c r="A21" s="161" t="str">
+        <x:v>Rəqib</x:v>
+      </x:c>
+      <x:c r="B21" s="149" t="str">
+        <x:v>Birbaşa və dolayı rəqiblər kimdir; qiymət, çatdırılma, zəmanət və satış yolu necə fərqlənir?</x:v>
+      </x:c>
+      <x:c r="C21" s="156"/>
+      <x:c r="D21" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E21" s="156"/>
+      <x:c r="F21" s="156"/>
+      <x:c r="G21" s="156"/>
+      <x:c r="H21" s="164"/>
+    </x:row>
+    <x:row r="22" ht="42" customHeight="1">
+      <x:c r="A22" s="161" t="str">
+        <x:v>Üstünlük</x:v>
+      </x:c>
+      <x:c r="B22" s="149" t="str">
+        <x:v>Sizi fərqləndirən xüsusiyyət yox, yoxlana bilən üstünlük nədir və onu nə qoruyur?</x:v>
+      </x:c>
+      <x:c r="C22" s="156"/>
+      <x:c r="D22" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E22" s="156"/>
+      <x:c r="F22" s="156"/>
+      <x:c r="G22" s="156"/>
+      <x:c r="H22" s="164"/>
+    </x:row>
+    <x:row r="23" ht="42" customHeight="1">
+      <x:c r="A23" s="161" t="str">
+        <x:v>Gəlir modeli</x:v>
+      </x:c>
+      <x:c r="B23" s="149" t="str">
+        <x:v>Birdəfəlik satış, abunə, komissiya və ya başqa modeldən hansı seçilir və niyə?</x:v>
+      </x:c>
+      <x:c r="C23" s="156"/>
+      <x:c r="D23" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E23" s="156"/>
+      <x:c r="F23" s="156"/>
+      <x:c r="G23" s="156"/>
+      <x:c r="H23" s="164"/>
+    </x:row>
+    <x:row r="24" ht="42" customHeight="1">
+      <x:c r="A24" s="161" t="str">
+        <x:v>Qiymət</x:v>
+      </x:c>
+      <x:c r="B24" s="149" t="str">
+        <x:v>Qiymət nəyə əsaslanır; endirim, qaytarma, ödəniş müddəti və valyuta riski necə idarə olunur?</x:v>
+      </x:c>
+      <x:c r="C24" s="156"/>
+      <x:c r="D24" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E24" s="156"/>
+      <x:c r="F24" s="156"/>
+      <x:c r="G24" s="156"/>
+      <x:c r="H24" s="164"/>
+    </x:row>
+    <x:row r="25" ht="42" customHeight="1">
+      <x:c r="A25" s="161" t="str">
+        <x:v>Satış kanalı</x:v>
+      </x:c>
+      <x:c r="B25" s="149" t="str">
+        <x:v>İlk 20 uyğun müştəriyə hansı kanal və mesajla çatacaqsınız?</x:v>
+      </x:c>
+      <x:c r="C25" s="156"/>
+      <x:c r="D25" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E25" s="156"/>
+      <x:c r="F25" s="156"/>
+      <x:c r="G25" s="156"/>
+      <x:c r="H25" s="164"/>
+    </x:row>
+    <x:row r="26" ht="42" customHeight="1">
+      <x:c r="A26" s="161" t="str">
+        <x:v>Marketinq</x:v>
+      </x:c>
+      <x:c r="B26" s="149" t="str">
+        <x:v>Müştərinin tanışlıqdan qərara qədər yolunda hansı material və sübut lazımdır?</x:v>
+      </x:c>
+      <x:c r="C26" s="156"/>
+      <x:c r="D26" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E26" s="156"/>
+      <x:c r="F26" s="156"/>
+      <x:c r="G26" s="156"/>
+      <x:c r="H26" s="164"/>
+    </x:row>
+    <x:row r="27" ht="42" customHeight="1">
+      <x:c r="A27" s="161" t="str">
+        <x:v>Satış prosesi</x:v>
+      </x:c>
+      <x:c r="B27" s="149" t="str">
+        <x:v>Müraciət, kəşf görüşü, təklif, izləmə və bağlanma addımlarının sahibi kimdir?</x:v>
+      </x:c>
+      <x:c r="C27" s="156"/>
+      <x:c r="D27" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E27" s="156"/>
+      <x:c r="F27" s="156"/>
+      <x:c r="G27" s="156"/>
+      <x:c r="H27" s="164"/>
+    </x:row>
+    <x:row r="28" ht="42" customHeight="1">
+      <x:c r="A28" s="161" t="str">
+        <x:v>Əməliyyat</x:v>
+      </x:c>
+      <x:c r="B28" s="149" t="str">
+        <x:v>Sifarişdən qəbul və dəstəyə qədər əsas mərhələlər, müddət və keyfiyyət meyarı nədir?</x:v>
+      </x:c>
+      <x:c r="C28" s="156"/>
+      <x:c r="D28" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E28" s="156"/>
+      <x:c r="F28" s="156"/>
+      <x:c r="G28" s="156"/>
+      <x:c r="H28" s="164"/>
+    </x:row>
+    <x:row r="29" ht="42" customHeight="1">
+      <x:c r="A29" s="161" t="str">
+        <x:v>Tədarük</x:v>
+      </x:c>
+      <x:c r="B29" s="149" t="str">
+        <x:v>Əsas təchizatçı, ehtiyat mənbə, minimum sifariş və gecikmə riski nədir?</x:v>
+      </x:c>
+      <x:c r="C29" s="156"/>
+      <x:c r="D29" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E29" s="156"/>
+      <x:c r="F29" s="156"/>
+      <x:c r="G29" s="156"/>
+      <x:c r="H29" s="164"/>
+    </x:row>
+    <x:row r="30" ht="42" customHeight="1">
+      <x:c r="A30" s="161" t="str">
+        <x:v>Komanda</x:v>
+      </x:c>
+      <x:c r="B30" s="149" t="str">
+        <x:v>İlk 12 ayda hansı rol nə vaxt lazımdır və bu rolu işçi, tərəfdaş, yoxsa podratçı görəcək?</x:v>
+      </x:c>
+      <x:c r="C30" s="156"/>
+      <x:c r="D30" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E30" s="156"/>
+      <x:c r="F30" s="156"/>
+      <x:c r="G30" s="156"/>
+      <x:c r="H30" s="164"/>
+    </x:row>
+    <x:row r="31" ht="42" customHeight="1">
+      <x:c r="A31" s="161" t="str">
+        <x:v>Hüquq</x:v>
+      </x:c>
+      <x:c r="B31" s="149" t="str">
+        <x:v>Qeydiyyat, vergi, lisenziya, müqavilə, əmək və məlumat tələblərindən hansı tətbiq olunur?</x:v>
+      </x:c>
+      <x:c r="C31" s="156"/>
+      <x:c r="D31" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E31" s="156"/>
+      <x:c r="F31" s="156"/>
+      <x:c r="G31" s="156"/>
+      <x:c r="H31" s="164"/>
+    </x:row>
+    <x:row r="32" ht="42" customHeight="1">
+      <x:c r="A32" s="161" t="str">
+        <x:v>Risk</x:v>
+      </x:c>
+      <x:c r="B32" s="149" t="str">
+        <x:v>Modeli poza biləcək ən böyük 5 risk, erkən siqnal və cavab addımı nədir?</x:v>
+      </x:c>
+      <x:c r="C32" s="156"/>
+      <x:c r="D32" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E32" s="156"/>
+      <x:c r="F32" s="156"/>
+      <x:c r="G32" s="156"/>
+      <x:c r="H32" s="164"/>
+    </x:row>
+    <x:row r="33" ht="42" customHeight="1">
+      <x:c r="A33" s="161" t="str">
+        <x:v>Maliyyə</x:v>
+      </x:c>
+      <x:c r="B33" s="149" t="str">
+        <x:v>12 aylıq satış, xərc, pul axını və zərərsizləşmə hesabı hansı fərziyyələrə söykənir?</x:v>
+      </x:c>
+      <x:c r="C33" s="156"/>
+      <x:c r="D33" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E33" s="156"/>
+      <x:c r="F33" s="156"/>
+      <x:c r="G33" s="156"/>
+      <x:c r="H33" s="164"/>
+    </x:row>
+    <x:row r="34" ht="42" customHeight="1">
+      <x:c r="A34" s="161" t="str">
+        <x:v>Vəsait ehtiyacı</x:v>
+      </x:c>
+      <x:c r="B34" s="149" t="str">
+        <x:v>Nə qədər vəsait lazımdır, hansı tarixdə və hansı maddələrə xərclənəcək?</x:v>
+      </x:c>
+      <x:c r="C34" s="156"/>
+      <x:c r="D34" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E34" s="156"/>
+      <x:c r="F34" s="156"/>
+      <x:c r="G34" s="156"/>
+      <x:c r="H34" s="164"/>
+    </x:row>
+    <x:row r="35" ht="42" customHeight="1">
+      <x:c r="A35" s="161" t="str">
+        <x:v>90 günlük plan</x:v>
+      </x:c>
+      <x:c r="B35" s="149" t="str">
+        <x:v>İlk 90 gündə hansı təhvil, məsul, tarix və qərar qapısı var?</x:v>
+      </x:c>
+      <x:c r="C35" s="156"/>
+      <x:c r="D35" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E35" s="156"/>
+      <x:c r="F35" s="156"/>
+      <x:c r="G35" s="156"/>
+      <x:c r="H35" s="164"/>
+    </x:row>
+    <x:row r="36" ht="42" customHeight="1">
+      <x:c r="A36" s="161" t="str">
+        <x:v>Ölçü</x:v>
+      </x:c>
+      <x:c r="B36" s="149" t="str">
+        <x:v>Hansı 3 əsas nəticə və 3 aparıcı siqnal həftəlik və aylıq izlənəcək?</x:v>
+      </x:c>
+      <x:c r="C36" s="156"/>
+      <x:c r="D36" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E36" s="156"/>
+      <x:c r="F36" s="156"/>
+      <x:c r="G36" s="156"/>
+      <x:c r="H36" s="164"/>
+    </x:row>
+    <x:row r="37" ht="42" customHeight="1">
+      <x:c r="A37" s="162" t="str">
+        <x:v>Dayandırma həddi</x:v>
+      </x:c>
+      <x:c r="B37" s="152" t="str">
+        <x:v>Hansı vaxt, xərc və nəticə həddi keçiləndə modeli dəyişəcək və ya dayandıracaqsınız?</x:v>
+      </x:c>
+      <x:c r="C37" s="158"/>
+      <x:c r="D37" s="158" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="E37" s="158"/>
+      <x:c r="F37" s="158"/>
+      <x:c r="G37" s="158"/>
+      <x:c r="H37" s="165"/>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells>
+    <x:mergeCell ref="A1:H1"/>
+    <x:mergeCell ref="A2:H2"/>
+    <x:mergeCell ref="B5:C5"/>
+    <x:mergeCell ref="E5:F5"/>
+    <x:mergeCell ref="B6:C6"/>
+    <x:mergeCell ref="E6:F6"/>
+    <x:mergeCell ref="A10:H10"/>
+  </x:mergeCells>
+  <x:conditionalFormatting sqref="D13:D37">
+    <x:cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="Təsdiqlənib"/>
+    <x:cfRule type="containsText" dxfId="5" priority="2" operator="containsText" text="Yenidən yoxla"/>
+  </x:conditionalFormatting>
+  <x:dataValidations count="1">
+    <x:dataValidation type="list" sqref="D13:D37">
+      <x:formula1>"Fərziyyə,Sübut var,Təsdiqlənib,Yenidən yoxla"</x:formula1>
+    </x:dataValidation>
+  </x:dataValidations>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="20" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="72" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="16" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="34" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="34" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="34" customHeight="1">
+      <x:c r="A1" s="90" t="str">
+        <x:v>BİZNES PLAN — HAZIR NÜMUNƏ</x:v>
+      </x:c>
+      <x:c r="B1" s="90"/>
+      <x:c r="C1" s="90"/>
+      <x:c r="D1" s="90"/>
+      <x:c r="E1" s="90"/>
+    </x:row>
+    <x:row r="2" ht="24" customHeight="1">
+      <x:c r="A2" s="92" t="str">
+        <x:v>Şərti B2B xidmət ssenarisi; rəqəmlər real şirkət nəticəsi deyil</x:v>
+      </x:c>
+      <x:c r="B2" s="92"/>
+      <x:c r="C2" s="92"/>
+      <x:c r="D2" s="92"/>
+      <x:c r="E2" s="92"/>
+    </x:row>
+    <x:row r="3" ht="4" customHeight="1">
+      <x:c r="A3" s="93"/>
+      <x:c r="B3" s="93"/>
+      <x:c r="C3" s="93"/>
+      <x:c r="D3" s="93"/>
+      <x:c r="E3" s="93"/>
+    </x:row>
+    <x:row r="5" ht="34" customHeight="1">
+      <x:c r="A5" s="171" t="str">
+        <x:v>Nümunənin məqsədi doldurma səviyyəsini göstərməkdir. Öz planınızda bu rəqəmləri köçürməyin; bazar, xərc və hüquqi şərti ayrıca yoxlayın.</x:v>
+      </x:c>
+      <x:c r="B5" s="172"/>
+      <x:c r="C5" s="172"/>
+      <x:c r="D5" s="172"/>
+      <x:c r="E5" s="173"/>
+    </x:row>
+    <x:row r="7" ht="34" customHeight="1">
+      <x:c r="A7" s="127" t="str">
+        <x:v>Bölmə</x:v>
+      </x:c>
+      <x:c r="B7" s="127" t="str">
+        <x:v>Şərti nümunə cavabı</x:v>
+      </x:c>
+      <x:c r="C7" s="127" t="str">
+        <x:v>Status</x:v>
+      </x:c>
+      <x:c r="D7" s="127" t="str">
+        <x:v>Sübut / mənbə</x:v>
+      </x:c>
+      <x:c r="E7" s="127" t="str">
+        <x:v>Növbəti addım</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" ht="55" customHeight="1">
+      <x:c r="A8" s="160" t="str">
+        <x:v>Rəhbər xülasə</x:v>
+      </x:c>
+      <x:c r="B8" s="146" t="str">
+        <x:v>Şərti ‘Flowdesk’ xidməti 5–20 nəfərlik xidmət bizneslərində WhatsApp və e-poçtdan gələn müraciətləri sahibi və cavab tarixi ilə vahid lövhəyə keçirir. İlk model 300 AZN-lik məhdud qurulum xidməti kimi sınanır.</x:v>
+      </x:c>
+      <x:c r="C8" s="154" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D8" s="146" t="str">
+        <x:v>Bu iş kitabındakı şərti ssenari</x:v>
+      </x:c>
+      <x:c r="E8" s="147" t="str">
+        <x:v>10 müsahibə və 3 ödənişli pilot</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" ht="55" customHeight="1">
+      <x:c r="A9" s="161" t="str">
+        <x:v>Problem</x:v>
+      </x:c>
+      <x:c r="B9" s="149" t="str">
+        <x:v>Müraciətlərin sahibi və cavab tarixi görünmədiyi üçün bəzi sorğular gecikir və satış komandası eyni məlumatı təkrar soruşur.</x:v>
+      </x:c>
+      <x:c r="C9" s="156" t="str">
+        <x:v>Sübut var</x:v>
+      </x:c>
+      <x:c r="D9" s="149" t="str">
+        <x:v>Şərti: 8 müsahibədən 5-də eyni davranış</x:v>
+      </x:c>
+      <x:c r="E9" s="150" t="str">
+        <x:v>Müsahibə qeydlərini və itki nümunəsini sənədləşdir</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" ht="55" customHeight="1">
+      <x:c r="A10" s="161" t="str">
+        <x:v>Müştəri</x:v>
+      </x:c>
+      <x:c r="B10" s="149" t="str">
+        <x:v>İlk segment: 5–20 nəfərlik B2B xidmət şirkəti. İstifadəçi satış əməkdaşı, qərarçı təsisçi və ya satış rəhbəridir.</x:v>
+      </x:c>
+      <x:c r="C10" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D10" s="149" t="str">
+        <x:v>Şərti 50 şirkətlik ilkin siyahı</x:v>
+      </x:c>
+      <x:c r="E10" s="150" t="str">
+        <x:v>Qərarçı rolunu ilk 10 görüşdə təsdiqlə</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" ht="55" customHeight="1">
+      <x:c r="A11" s="161" t="str">
+        <x:v>Təklif</x:v>
+      </x:c>
+      <x:c r="B11" s="149" t="str">
+        <x:v>5 iş günündə müraciət mənbələri, məsul şəxs, cavab tarixi və həftəlik hesabat üçün sadə sistem qurulur; gündəlik satış idarəetməsi təklifə daxil deyil.</x:v>
+      </x:c>
+      <x:c r="C11" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D11" s="149" t="str">
+        <x:v>Pilot təklifinin qaralaması</x:v>
+      </x:c>
+      <x:c r="E11" s="150" t="str">
+        <x:v>3 şirkətə eyni sərhədlə təqdim et</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" ht="55" customHeight="1">
+      <x:c r="A12" s="161" t="str">
+        <x:v>Bazar</x:v>
+      </x:c>
+      <x:c r="B12" s="149" t="str">
+        <x:v>Aşağıdan şərti hesab: çata bildiyimiz 200 şirkət × ildə 1 qurulum × 300 AZN. Bu 60.000 AZN ilk ünvanlana bilən illik qurulum həcmi fərziyyəsidir, ümumi bazar deyil.</x:v>
+      </x:c>
+      <x:c r="C12" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D12" s="149" t="str">
+        <x:v>Şərti hədəf siyahısı</x:v>
+      </x:c>
+      <x:c r="E12" s="150" t="str">
+        <x:v>Şirkət sayı və alış tezliyini rəsmi/müsahibə mənbəsi ilə yoxla</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" ht="55" customHeight="1">
+      <x:c r="A13" s="161" t="str">
+        <x:v>Rəqib</x:v>
+      </x:c>
+      <x:c r="B13" s="149" t="str">
+        <x:v>Alternativlər: Excel, CRM, agentlik, daxili koordinator və heç nə etməmək. Üstünlük yalnız daha sürətli və az riskli qurulum real pilotda göstərilərsə qəbul edilir.</x:v>
+      </x:c>
+      <x:c r="C13" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D13" s="149" t="str">
+        <x:v>4 alternativ üzrə masaüstü araşdırma</x:v>
+      </x:c>
+      <x:c r="E13" s="150" t="str">
+        <x:v>Qiymət, müddət, müqavilə və çıxış şərtini müqayisə et</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" ht="55" customHeight="1">
+      <x:c r="A14" s="161" t="str">
+        <x:v>Gəlir modeli</x:v>
+      </x:c>
+      <x:c r="B14" s="149" t="str">
+        <x:v>Şərti model: 300 AZN birdəfəlik, məhdud qurulum xidməti. Sonrakı aylıq xidmət ayrıca sınaqdır və bu maliyyə proqnozuna daxil edilməyib.</x:v>
+      </x:c>
+      <x:c r="C14" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D14" s="149" t="str">
+        <x:v>Maliyyə proqnozu vərəqi</x:v>
+      </x:c>
+      <x:c r="E14" s="150" t="str">
+        <x:v>Hər pilotda real saat və alət xərcini qeyd et</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" ht="55" customHeight="1">
+      <x:c r="A15" s="161" t="str">
+        <x:v>Satış</x:v>
+      </x:c>
+      <x:c r="B15" s="149" t="str">
+        <x:v>İlk kanal: təsisçinin mövcud şəbəkəsi və məqsədli LinkedIn müraciəti. İlk mesaj satış vədi yox, proses müşahidəsi və 20 dəqiqəlik diaqnostika təklifidir.</x:v>
+      </x:c>
+      <x:c r="C15" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D15" s="149" t="str">
+        <x:v>20 şirkətlik şərti siyahı</x:v>
+      </x:c>
+      <x:c r="E15" s="150" t="str">
+        <x:v>20 müraciət → görüş → pilot keçidini ölç</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" ht="55" customHeight="1">
+      <x:c r="A16" s="161" t="str">
+        <x:v>Əməliyyat</x:v>
+      </x:c>
+      <x:c r="B16" s="149" t="str">
+        <x:v>Kəşf görüşü, proses xəritəsi, qurulum, test, təlim və qəbul mərhələləri var. Hər təhvil üçün məsul və qəbul meyarı yazılır.</x:v>
+      </x:c>
+      <x:c r="C16" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D16" s="149" t="str">
+        <x:v>Əməliyyat siyahısının qaralaması</x:v>
+      </x:c>
+      <x:c r="E16" s="150" t="str">
+        <x:v>Bir pilotu başdan sona vaxtla ölç</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" ht="55" customHeight="1">
+      <x:c r="A17" s="161" t="str">
+        <x:v>Komanda</x:v>
+      </x:c>
+      <x:c r="B17" s="149" t="str">
+        <x:v>İlk mərhələdə təsisçi satış və layihə sahibliyini, podratçı texniki qurulumu, mühasib isə qeydiyyat və vergi yoxlamasını aparır.</x:v>
+      </x:c>
+      <x:c r="C17" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D17" s="149" t="str">
+        <x:v>Rol xəritəsi</x:v>
+      </x:c>
+      <x:c r="E17" s="150" t="str">
+        <x:v>Müqavilə və məlumat girişini hüquqşünasla yoxla</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" ht="55" customHeight="1">
+      <x:c r="A18" s="161" t="str">
+        <x:v>Risk</x:v>
+      </x:c>
+      <x:c r="B18" s="149" t="str">
+        <x:v>Əsas risklər: zəif istifadə, məlumat icazəsi, platforma asılılığı, limitsiz düzəliş və gec ödəniş. Hər risk üçün dayandırma və geri dönüş addımı yazılır.</x:v>
+      </x:c>
+      <x:c r="C18" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D18" s="149" t="str">
+        <x:v>Risk siyahısı</x:v>
+      </x:c>
+      <x:c r="E18" s="150" t="str">
+        <x:v>Pilotdan əvvəl risk sahibini və siqnalı təyin et</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" ht="55" customHeight="1">
+      <x:c r="A19" s="161" t="str">
+        <x:v>Maliyyə</x:v>
+      </x:c>
+      <x:c r="B19" s="149" t="str">
+        <x:v>Şərti girişlər: 300 AZN qiymət, 120 AZN dəyişən xərc, 1-ci ay 10 satış, 1.800 AZN sabit xərc. Vergi və pul yığımı ayrıca təsdiqlənməlidir.</x:v>
+      </x:c>
+      <x:c r="C19" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D19" s="149" t="str">
+        <x:v>Maliyyə proqnozu vərəqi</x:v>
+      </x:c>
+      <x:c r="E19" s="150" t="str">
+        <x:v>Real qiymət, xərc və ödəniş vaxtını üç pilotla yenilə</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" ht="55" customHeight="1">
+      <x:c r="A20" s="161" t="str">
+        <x:v>Vəsait</x:v>
+      </x:c>
+      <x:c r="B20" s="149" t="str">
+        <x:v>Şərti olaraq 5.000 AZN ilkin qurulum və iş kapitalı ayrılır. Məbləğin alət, satış, hüquq və ehtiyat üzrə istifadəsi ayrıca cədvəldə göstərilir.</x:v>
+      </x:c>
+      <x:c r="C20" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D20" s="149" t="str">
+        <x:v>Şərti vəsait bölgüsü</x:v>
+      </x:c>
+      <x:c r="E20" s="150" t="str">
+        <x:v>Hər maddə üçün təklif və ödəniş tarixini topla</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" ht="55" customHeight="1">
+      <x:c r="A21" s="161" t="str">
+        <x:v>90 günlük hədəf</x:v>
+      </x:c>
+      <x:c r="B21" s="149" t="str">
+        <x:v>10 müsahibə, 20 məqsədli müraciət, 5 uyğun görüş, 3 ödənişli pilot və ən azı 1 təkrar sifariş sınağı.</x:v>
+      </x:c>
+      <x:c r="C21" s="156" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D21" s="149" t="str">
+        <x:v>Şərti icra planı</x:v>
+      </x:c>
+      <x:c r="E21" s="150" t="str">
+        <x:v>Hər həftə say və səbəbi yenilə</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" ht="55" customHeight="1">
+      <x:c r="A22" s="162" t="str">
+        <x:v>Dayandırma həddi</x:v>
+      </x:c>
+      <x:c r="B22" s="152" t="str">
+        <x:v>40 uyğun müraciət və 10 real görüşdən sonra heç bir ödənişli pilot yoxdursa auditoriya, problem və təklif ayrılıqda yenidən yoxlanır; növbəti xərc avtomatik açılmır.</x:v>
+      </x:c>
+      <x:c r="C22" s="158" t="str">
+        <x:v>Fərziyyə</x:v>
+      </x:c>
+      <x:c r="D22" s="152" t="str">
+        <x:v>Qərar protokolu</x:v>
+      </x:c>
+      <x:c r="E22" s="153" t="str">
+        <x:v>Həddi sınaq başlamazdan əvvəl təsdiqlə</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells>
+    <x:mergeCell ref="A1:E1"/>
+    <x:mergeCell ref="A2:E2"/>
+    <x:mergeCell ref="A5:E5"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="37" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="13" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="13" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="13" hidden="0" customWidth="1"/>
+    <x:col min="6" max="6" width="13" hidden="0" customWidth="1"/>
+    <x:col min="7" max="7" width="13" hidden="0" customWidth="1"/>
+    <x:col min="8" max="8" width="13" hidden="0" customWidth="1"/>
+    <x:col min="9" max="9" width="13" hidden="0" customWidth="1"/>
+    <x:col min="10" max="10" width="13" hidden="0" customWidth="1"/>
+    <x:col min="11" max="11" width="13" hidden="0" customWidth="1"/>
+    <x:col min="12" max="12" width="13" hidden="0" customWidth="1"/>
+    <x:col min="13" max="13" width="13" hidden="0" customWidth="1"/>
+    <x:col min="14" max="14" width="13" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="34" customHeight="1">
+      <x:c r="A1" s="90" t="str">
+        <x:v>12 AYLIQ MALİYYƏ PROQNOZU</x:v>
+      </x:c>
+      <x:c r="B1" s="90"/>
+      <x:c r="C1" s="90"/>
+      <x:c r="D1" s="90"/>
+      <x:c r="E1" s="90"/>
+      <x:c r="F1" s="90"/>
+      <x:c r="G1" s="90"/>
+      <x:c r="H1" s="90"/>
+      <x:c r="I1" s="90"/>
+      <x:c r="J1" s="90"/>
+      <x:c r="K1" s="90"/>
+      <x:c r="L1" s="90"/>
+      <x:c r="M1" s="90"/>
+      <x:c r="N1" s="90"/>
+    </x:row>
+    <x:row r="2" ht="24" customHeight="1">
+      <x:c r="A2" s="92" t="str">
+        <x:v>Sarı xanalar şərti girişdir; vergi və hüquqi qərarı mütəxəssislə təsdiqləyin</x:v>
+      </x:c>
+      <x:c r="B2" s="92"/>
+      <x:c r="C2" s="92"/>
+      <x:c r="D2" s="92"/>
+      <x:c r="E2" s="92"/>
+      <x:c r="F2" s="92"/>
+      <x:c r="G2" s="92"/>
+      <x:c r="H2" s="92"/>
+      <x:c r="I2" s="92"/>
+      <x:c r="J2" s="92"/>
+      <x:c r="K2" s="92"/>
+      <x:c r="L2" s="92"/>
+      <x:c r="M2" s="92"/>
+      <x:c r="N2" s="92"/>
+    </x:row>
+    <x:row r="3" ht="4" customHeight="1">
+      <x:c r="A3" s="93"/>
+      <x:c r="B3" s="93"/>
+      <x:c r="C3" s="93"/>
+      <x:c r="D3" s="93"/>
+      <x:c r="E3" s="93"/>
+      <x:c r="F3" s="93"/>
+      <x:c r="G3" s="93"/>
+      <x:c r="H3" s="93"/>
+      <x:c r="I3" s="93"/>
+      <x:c r="J3" s="93"/>
+      <x:c r="K3" s="93"/>
+      <x:c r="L3" s="93"/>
+      <x:c r="M3" s="93"/>
+      <x:c r="N3" s="93"/>
+    </x:row>
+    <x:row r="5" ht="34" customHeight="1">
+      <x:c r="A5" s="127" t="str">
+        <x:v>Giriş</x:v>
+      </x:c>
+      <x:c r="B5" s="127" t="str">
+        <x:v>Şərti dəyər</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" s="145" t="str">
+        <x:v>Bir satışın qiyməti (AZN)</x:v>
+      </x:c>
+      <x:c r="B6" s="174" t="n">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" s="148" t="str">
+        <x:v>Bir satışın dəyişən xərci (AZN)</x:v>
+      </x:c>
+      <x:c r="B7" s="175" t="n">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" s="148" t="str">
+        <x:v>1-ci ay satış sayı</x:v>
+      </x:c>
+      <x:c r="B8" s="175" t="n">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" s="148" t="str">
+        <x:v>Aylıq satış artımı</x:v>
+      </x:c>
+      <x:c r="B9" s="176" t="n">
+        <x:v>0.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="148" t="str">
+        <x:v>Aylıq sabit xərc (AZN)</x:v>
+      </x:c>
+      <x:c r="B10" s="177" t="n">
+        <x:v>1800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="148" t="str">
+        <x:v>İlkin investisiya (AZN)</x:v>
+      </x:c>
+      <x:c r="B11" s="177" t="n">
+        <x:v>5000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="148" t="str">
+        <x:v>Başlanğıc pul qalığı (AZN)</x:v>
+      </x:c>
+      <x:c r="B12" s="177" t="n">
+        <x:v>7000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="151" t="str">
+        <x:v>Vergi və digər ödəniş ehtiyatı</x:v>
+      </x:c>
+      <x:c r="B13" s="178" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" ht="34" customHeight="1">
+      <x:c r="A15" s="127" t="str">
+        <x:v>Yekun göstərici</x:v>
+      </x:c>
+      <x:c r="B15" s="127" t="str">
+        <x:v>Nəticə</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" s="145" t="str">
+        <x:v>İllik gəlir</x:v>
+      </x:c>
+      <x:c r="B16" s="179" t="n">
+        <x:f>SUM(B25:M25)</x:f>
+        <x:v>55800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" s="148" t="str">
+        <x:v>İllik əməliyyat nəticəsi</x:v>
+      </x:c>
+      <x:c r="B17" s="180" t="n">
+        <x:f>SUM(B30:M30)</x:f>
+        <x:v>6300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" s="148" t="str">
+        <x:v>Zərərsizləşmə satış sayı / ay</x:v>
+      </x:c>
+      <x:c r="B18" s="181" t="n">
+        <x:f>IFERROR(ROUNDUP(B10/(B6-B7-B6*B13),0),0)</x:f>
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" s="148" t="str">
+        <x:v>12-ci ay pul qalığı</x:v>
+      </x:c>
+      <x:c r="B19" s="180" t="n">
+        <x:f>M33</x:f>
+        <x:v>8300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" s="151" t="str">
+        <x:v>Ən aşağı pul qalığı</x:v>
+      </x:c>
+      <x:c r="B20" s="182" t="n">
+        <x:f>MIN(B33:M33)</x:f>
+        <x:v>1550</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" ht="34" customHeight="1">
+      <x:c r="A23" s="127" t="str">
+        <x:v>Göstərici</x:v>
+      </x:c>
+      <x:c r="B23" s="127" t="str">
+        <x:v>Ay 1</x:v>
+      </x:c>
+      <x:c r="C23" s="127" t="str">
+        <x:v>Ay 2</x:v>
+      </x:c>
+      <x:c r="D23" s="127" t="str">
+        <x:v>Ay 3</x:v>
+      </x:c>
+      <x:c r="E23" s="127" t="str">
+        <x:v>Ay 4</x:v>
+      </x:c>
+      <x:c r="F23" s="127" t="str">
+        <x:v>Ay 5</x:v>
+      </x:c>
+      <x:c r="G23" s="127" t="str">
+        <x:v>Ay 6</x:v>
+      </x:c>
+      <x:c r="H23" s="127" t="str">
+        <x:v>Ay 7</x:v>
+      </x:c>
+      <x:c r="I23" s="127" t="str">
+        <x:v>Ay 8</x:v>
+      </x:c>
+      <x:c r="J23" s="127" t="str">
+        <x:v>Ay 9</x:v>
+      </x:c>
+      <x:c r="K23" s="127" t="str">
+        <x:v>Ay 10</x:v>
+      </x:c>
+      <x:c r="L23" s="127" t="str">
+        <x:v>Ay 11</x:v>
+      </x:c>
+      <x:c r="M23" s="127" t="str">
+        <x:v>Ay 12</x:v>
+      </x:c>
+      <x:c r="N23" s="127" t="str">
+        <x:v>İl üzrə</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" s="160" t="str">
+        <x:v>Satış sayı</x:v>
+      </x:c>
+      <x:c r="B24" s="183" t="n">
+        <x:f>$B$8</x:f>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C24" s="183" t="n">
+        <x:f>ROUND(B24*(1+$B$9),0)</x:f>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D24" s="183" t="n">
+        <x:f>ROUND(C24*(1+$B$9),0)</x:f>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E24" s="183" t="n">
+        <x:f>ROUND(D24*(1+$B$9),0)</x:f>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F24" s="183" t="n">
+        <x:f>ROUND(E24*(1+$B$9),0)</x:f>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G24" s="183" t="n">
+        <x:f>ROUND(F24*(1+$B$9),0)</x:f>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H24" s="183" t="n">
+        <x:f>ROUND(G24*(1+$B$9),0)</x:f>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I24" s="183" t="n">
+        <x:f>ROUND(H24*(1+$B$9),0)</x:f>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J24" s="183" t="n">
+        <x:f>ROUND(I24*(1+$B$9),0)</x:f>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K24" s="183" t="n">
+        <x:f>ROUND(J24*(1+$B$9),0)</x:f>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="L24" s="183" t="n">
+        <x:f>ROUND(K24*(1+$B$9),0)</x:f>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="M24" s="183" t="n">
+        <x:f>ROUND(L24*(1+$B$9),0)</x:f>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="N24" s="184" t="n">
+        <x:f>SUM(B24:M24)</x:f>
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" s="161" t="str">
+        <x:v>Gəlir</x:v>
+      </x:c>
+      <x:c r="B25" s="185" t="n">
+        <x:f>B24*$B$6</x:f>
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="C25" s="185" t="n">
+        <x:f>C24*$B$6</x:f>
+        <x:v>3300</x:v>
+      </x:c>
+      <x:c r="D25" s="185" t="n">
+        <x:f>D24*$B$6</x:f>
+        <x:v>3600</x:v>
+      </x:c>
+      <x:c r="E25" s="185" t="n">
+        <x:f>E24*$B$6</x:f>
+        <x:v>3900</x:v>
+      </x:c>
+      <x:c r="F25" s="185" t="n">
+        <x:f>F24*$B$6</x:f>
+        <x:v>4200</x:v>
+      </x:c>
+      <x:c r="G25" s="185" t="n">
+        <x:f>G24*$B$6</x:f>
+        <x:v>4500</x:v>
+      </x:c>
+      <x:c r="H25" s="185" t="n">
+        <x:f>H24*$B$6</x:f>
+        <x:v>4800</x:v>
+      </x:c>
+      <x:c r="I25" s="185" t="n">
+        <x:f>I24*$B$6</x:f>
+        <x:v>5100</x:v>
+      </x:c>
+      <x:c r="J25" s="185" t="n">
+        <x:f>J24*$B$6</x:f>
+        <x:v>5400</x:v>
+      </x:c>
+      <x:c r="K25" s="185" t="n">
+        <x:f>K24*$B$6</x:f>
+        <x:v>5700</x:v>
+      </x:c>
+      <x:c r="L25" s="185" t="n">
+        <x:f>L24*$B$6</x:f>
+        <x:v>6000</x:v>
+      </x:c>
+      <x:c r="M25" s="185" t="n">
+        <x:f>M24*$B$6</x:f>
+        <x:v>6300</x:v>
+      </x:c>
+      <x:c r="N25" s="186" t="n">
+        <x:f>SUM(B25:M25)</x:f>
+        <x:v>55800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" s="161" t="str">
+        <x:v>Dəyişən xərc</x:v>
+      </x:c>
+      <x:c r="B26" s="185" t="n">
+        <x:f>B24*$B$7</x:f>
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C26" s="185" t="n">
+        <x:f>C24*$B$7</x:f>
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="D26" s="185" t="n">
+        <x:f>D24*$B$7</x:f>
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E26" s="185" t="n">
+        <x:f>E24*$B$7</x:f>
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="F26" s="185" t="n">
+        <x:f>F24*$B$7</x:f>
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="G26" s="185" t="n">
+        <x:f>G24*$B$7</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="H26" s="185" t="n">
+        <x:f>H24*$B$7</x:f>
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="I26" s="185" t="n">
+        <x:f>I24*$B$7</x:f>
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="J26" s="185" t="n">
+        <x:f>J24*$B$7</x:f>
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="K26" s="185" t="n">
+        <x:f>K24*$B$7</x:f>
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="L26" s="185" t="n">
+        <x:f>L24*$B$7</x:f>
+        <x:v>2400</x:v>
+      </x:c>
+      <x:c r="M26" s="185" t="n">
+        <x:f>M24*$B$7</x:f>
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="N26" s="186" t="n">
+        <x:f>SUM(B26:M26)</x:f>
+        <x:v>22320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" s="161" t="str">
+        <x:v>Satışdan qalan məbləğ</x:v>
+      </x:c>
+      <x:c r="B27" s="185" t="n">
+        <x:f>B25-B26</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="C27" s="185" t="n">
+        <x:f>C25-C26</x:f>
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="D27" s="185" t="n">
+        <x:f>D25-D26</x:f>
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="E27" s="185" t="n">
+        <x:f>E25-E26</x:f>
+        <x:v>2340</x:v>
+      </x:c>
+      <x:c r="F27" s="185" t="n">
+        <x:f>F25-F26</x:f>
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="G27" s="185" t="n">
+        <x:f>G25-G26</x:f>
+        <x:v>2700</x:v>
+      </x:c>
+      <x:c r="H27" s="185" t="n">
+        <x:f>H25-H26</x:f>
+        <x:v>2880</x:v>
+      </x:c>
+      <x:c r="I27" s="185" t="n">
+        <x:f>I25-I26</x:f>
+        <x:v>3060</x:v>
+      </x:c>
+      <x:c r="J27" s="185" t="n">
+        <x:f>J25-J26</x:f>
+        <x:v>3240</x:v>
+      </x:c>
+      <x:c r="K27" s="185" t="n">
+        <x:f>K25-K26</x:f>
+        <x:v>3420</x:v>
+      </x:c>
+      <x:c r="L27" s="185" t="n">
+        <x:f>L25-L26</x:f>
+        <x:v>3600</x:v>
+      </x:c>
+      <x:c r="M27" s="185" t="n">
+        <x:f>M25-M26</x:f>
+        <x:v>3780</x:v>
+      </x:c>
+      <x:c r="N27" s="186" t="n">
+        <x:f>SUM(B27:M27)</x:f>
+        <x:v>33480</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" s="161" t="str">
+        <x:v>Vergi və digər ödəniş ehtiyatı</x:v>
+      </x:c>
+      <x:c r="B28" s="185" t="n">
+        <x:f>B25*$B$13</x:f>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C28" s="185" t="n">
+        <x:f>C25*$B$13</x:f>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D28" s="185" t="n">
+        <x:f>D25*$B$13</x:f>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E28" s="185" t="n">
+        <x:f>E25*$B$13</x:f>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F28" s="185" t="n">
+        <x:f>F25*$B$13</x:f>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="G28" s="185" t="n">
+        <x:f>G25*$B$13</x:f>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H28" s="185" t="n">
+        <x:f>H25*$B$13</x:f>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="I28" s="185" t="n">
+        <x:f>I25*$B$13</x:f>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J28" s="185" t="n">
+        <x:f>J25*$B$13</x:f>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="K28" s="185" t="n">
+        <x:f>K25*$B$13</x:f>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="L28" s="185" t="n">
+        <x:f>L25*$B$13</x:f>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="M28" s="185" t="n">
+        <x:f>M25*$B$13</x:f>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="N28" s="186" t="n">
+        <x:f>SUM(B28:M28)</x:f>
+        <x:v>5580</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="161" t="str">
+        <x:v>Sabit xərc</x:v>
+      </x:c>
+      <x:c r="B29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="C29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="D29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="E29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="F29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="G29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="H29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="I29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="J29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="K29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="L29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="M29" s="185" t="n">
+        <x:f>$B$10</x:f>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="N29" s="186" t="n">
+        <x:f>SUM(B29:M29)</x:f>
+        <x:v>21600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" s="161" t="str">
+        <x:v>Əməliyyat nəticəsi</x:v>
+      </x:c>
+      <x:c r="B30" s="185" t="n">
+        <x:f>B27-B28-B29</x:f>
+        <x:v>-300</x:v>
+      </x:c>
+      <x:c r="C30" s="185" t="n">
+        <x:f>C27-C28-C29</x:f>
+        <x:v>-150</x:v>
+      </x:c>
+      <x:c r="D30" s="185" t="n">
+        <x:f>D27-D28-D29</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E30" s="185" t="n">
+        <x:f>E27-E28-E29</x:f>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F30" s="185" t="n">
+        <x:f>F27-F28-F29</x:f>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G30" s="185" t="n">
+        <x:f>G27-G28-G29</x:f>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H30" s="185" t="n">
+        <x:f>H27-H28-H29</x:f>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="I30" s="185" t="n">
+        <x:f>I27-I28-I29</x:f>
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="J30" s="185" t="n">
+        <x:f>J27-J28-J29</x:f>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="K30" s="185" t="n">
+        <x:f>K27-K28-K29</x:f>
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="L30" s="185" t="n">
+        <x:f>L27-L28-L29</x:f>
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="M30" s="185" t="n">
+        <x:f>M27-M28-M29</x:f>
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="N30" s="186" t="n">
+        <x:f>SUM(B30:M30)</x:f>
+        <x:v>6300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" s="161" t="str">
+        <x:v>İlkin investisiya</x:v>
+      </x:c>
+      <x:c r="B31" s="185" t="n">
+        <x:f>$B$11</x:f>
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c r="C31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="185" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N31" s="186" t="n">
+        <x:f>SUM(B31:M31)</x:f>
+        <x:v>5000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" s="189" t="str">
+        <x:v>Xalis pul axını</x:v>
+      </x:c>
+      <x:c r="B32" s="190" t="n">
+        <x:f>B30-B31</x:f>
+        <x:v>-5300</x:v>
+      </x:c>
+      <x:c r="C32" s="190" t="n">
+        <x:f>C30-C31</x:f>
+        <x:v>-150</x:v>
+      </x:c>
+      <x:c r="D32" s="190" t="n">
+        <x:f>D30-D31</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E32" s="190" t="n">
+        <x:f>E30-E31</x:f>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F32" s="190" t="n">
+        <x:f>F30-F31</x:f>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G32" s="190" t="n">
+        <x:f>G30-G31</x:f>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H32" s="190" t="n">
+        <x:f>H30-H31</x:f>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="I32" s="190" t="n">
+        <x:f>I30-I31</x:f>
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="J32" s="190" t="n">
+        <x:f>J30-J31</x:f>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="K32" s="190" t="n">
+        <x:f>K30-K31</x:f>
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="L32" s="190" t="n">
+        <x:f>L30-L31</x:f>
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="M32" s="190" t="n">
+        <x:f>M30-M31</x:f>
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="N32" s="191" t="n">
+        <x:f>SUM(B32:M32)</x:f>
+        <x:v>1300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" s="192" t="str">
+        <x:v>Ay sonu pul qalığı</x:v>
+      </x:c>
+      <x:c r="B33" s="195" t="n">
+        <x:f>$B$12+B32</x:f>
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="C33" s="195" t="n">
+        <x:f>B33+C32</x:f>
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="D33" s="195" t="n">
+        <x:f>C33+D32</x:f>
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="E33" s="195" t="n">
+        <x:f>D33+E32</x:f>
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="F33" s="195" t="n">
+        <x:f>E33+F32</x:f>
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="G33" s="195" t="n">
+        <x:f>F33+G32</x:f>
+        <x:v>2450</x:v>
+      </x:c>
+      <x:c r="H33" s="195" t="n">
+        <x:f>G33+H32</x:f>
+        <x:v>3050</x:v>
+      </x:c>
+      <x:c r="I33" s="195" t="n">
+        <x:f>H33+I32</x:f>
+        <x:v>3800</x:v>
+      </x:c>
+      <x:c r="J33" s="195" t="n">
+        <x:f>I33+J32</x:f>
+        <x:v>4700</x:v>
+      </x:c>
+      <x:c r="K33" s="195" t="n">
+        <x:f>J33+K32</x:f>
+        <x:v>5750</x:v>
+      </x:c>
+      <x:c r="L33" s="195" t="n">
+        <x:f>K33+L32</x:f>
+        <x:v>6950</x:v>
+      </x:c>
+      <x:c r="M33" s="195" t="n">
+        <x:f>L33+M32</x:f>
+        <x:v>8300</x:v>
+      </x:c>
+      <x:c r="N33" s="196" t="n">
+        <x:f>M33</x:f>
+        <x:v>8300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" ht="34" customHeight="1">
+      <x:c r="A36" s="127" t="str">
+        <x:v>Ay</x:v>
+      </x:c>
+      <x:c r="B36" s="127" t="str">
+        <x:v>Gəlir (AZN)</x:v>
+      </x:c>
+      <x:c r="C36" s="127" t="str">
+        <x:v>Əməliyyat nəticəsi (AZN)</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" s="145" t="str">
+        <x:v>Ay 1</x:v>
+      </x:c>
+      <x:c r="B37" s="197" t="n">
+        <x:f>B25</x:f>
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="C37" s="198" t="n">
+        <x:f>B30</x:f>
+        <x:v>-300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" s="148" t="str">
+        <x:v>Ay 2</x:v>
+      </x:c>
+      <x:c r="B38" s="185" t="n">
+        <x:f>C25</x:f>
+        <x:v>3300</x:v>
+      </x:c>
+      <x:c r="C38" s="186" t="n">
+        <x:f>C30</x:f>
+        <x:v>-150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" s="148" t="str">
+        <x:v>Ay 3</x:v>
+      </x:c>
+      <x:c r="B39" s="185" t="n">
+        <x:f>D25</x:f>
+        <x:v>3600</x:v>
+      </x:c>
+      <x:c r="C39" s="186" t="n">
+        <x:f>D30</x:f>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" s="148" t="str">
+        <x:v>Ay 4</x:v>
+      </x:c>
+      <x:c r="B40" s="185" t="n">
+        <x:f>E25</x:f>
+        <x:v>3900</x:v>
+      </x:c>
+      <x:c r="C40" s="186" t="n">
+        <x:f>E30</x:f>
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="148" t="str">
+        <x:v>Ay 5</x:v>
+      </x:c>
+      <x:c r="B41" s="185" t="n">
+        <x:f>F25</x:f>
+        <x:v>4200</x:v>
+      </x:c>
+      <x:c r="C41" s="186" t="n">
+        <x:f>F30</x:f>
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" s="148" t="str">
+        <x:v>Ay 6</x:v>
+      </x:c>
+      <x:c r="B42" s="185" t="n">
+        <x:f>G25</x:f>
+        <x:v>4500</x:v>
+      </x:c>
+      <x:c r="C42" s="186" t="n">
+        <x:f>G30</x:f>
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" s="148" t="str">
+        <x:v>Ay 7</x:v>
+      </x:c>
+      <x:c r="B43" s="185" t="n">
+        <x:f>H25</x:f>
+        <x:v>4800</x:v>
+      </x:c>
+      <x:c r="C43" s="186" t="n">
+        <x:f>H30</x:f>
+        <x:v>600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" s="148" t="str">
+        <x:v>Ay 8</x:v>
+      </x:c>
+      <x:c r="B44" s="185" t="n">
+        <x:f>I25</x:f>
+        <x:v>5100</x:v>
+      </x:c>
+      <x:c r="C44" s="186" t="n">
+        <x:f>I30</x:f>
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" s="148" t="str">
+        <x:v>Ay 9</x:v>
+      </x:c>
+      <x:c r="B45" s="185" t="n">
+        <x:f>J25</x:f>
+        <x:v>5400</x:v>
+      </x:c>
+      <x:c r="C45" s="186" t="n">
+        <x:f>J30</x:f>
+        <x:v>900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" s="148" t="str">
+        <x:v>Ay 10</x:v>
+      </x:c>
+      <x:c r="B46" s="185" t="n">
+        <x:f>K25</x:f>
+        <x:v>5700</x:v>
+      </x:c>
+      <x:c r="C46" s="186" t="n">
+        <x:f>K30</x:f>
+        <x:v>1050</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" s="148" t="str">
+        <x:v>Ay 11</x:v>
+      </x:c>
+      <x:c r="B47" s="185" t="n">
+        <x:f>L25</x:f>
+        <x:v>6000</x:v>
+      </x:c>
+      <x:c r="C47" s="186" t="n">
+        <x:f>L30</x:f>
+        <x:v>1200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" s="151" t="str">
+        <x:v>Ay 12</x:v>
+      </x:c>
+      <x:c r="B48" s="187" t="n">
+        <x:f>M25</x:f>
+        <x:v>6300</x:v>
+      </x:c>
+      <x:c r="C48" s="188" t="n">
+        <x:f>M30</x:f>
+        <x:v>1350</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells>
+    <x:mergeCell ref="A1:N1"/>
+    <x:mergeCell ref="A2:N2"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rba9562cfae16412d"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="22" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="28" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="28" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="28" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="28" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="28" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="28" hidden="0" customWidth="1"/>
     <x:col min="9" max="9" width="22" hidden="0" customWidth="1"/>
     <x:col min="10" max="10" width="22" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>HƏDƏF AUDİTORİYA</x:v>
@@ -1240,98 +3859,98 @@
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
       <x:c r="I3" s="6"/>
       <x:c r="J3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
         <x:v>Segment</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>Rol</x:v>
       </x:c>
       <x:c r="C5" s="55" t="str">
         <x:v>Əsas problem</x:v>
       </x:c>
       <x:c r="D5" s="55" t="str">
-        <x:v>Tətikləyici hadisə</x:v>
+        <x:v>Başlama səbəbi</x:v>
       </x:c>
       <x:c r="E5" s="55" t="str">
         <x:v>Hazırkı alternativ</x:v>
       </x:c>
       <x:c r="F5" s="55" t="str">
         <x:v>Arzulanan nəticə</x:v>
       </x:c>
       <x:c r="G5" s="55" t="str">
         <x:v>Əsas etiraz</x:v>
       </x:c>
       <x:c r="H5" s="55" t="str">
         <x:v>Etibar sübutu</x:v>
       </x:c>
       <x:c r="I5" s="55" t="str">
         <x:v>Kanal</x:v>
       </x:c>
       <x:c r="J5" s="56" t="str">
         <x:v>Prioritet</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="57" t="str">
         <x:v>Nümunə: 5–20 nəfərlik xidmət biznesi</x:v>
       </x:c>
       <x:c r="B6" s="57" t="str">
         <x:v>Təsisçi</x:v>
       </x:c>
       <x:c r="C6" s="57" t="str">
-        <x:v>Manual iş böyüməni saxlayır</x:v>
+        <x:v>Əl əməyinə dayanan iş böyüməni saxlayır</x:v>
       </x:c>
       <x:c r="D6" s="57" t="str">
         <x:v>Komanda gecikmələri artır</x:v>
       </x:c>
       <x:c r="E6" s="57" t="str">
         <x:v>Excel + mesajlaşma</x:v>
       </x:c>
       <x:c r="F6" s="57" t="str">
         <x:v>Ölçülə bilən, təkrarlanan proses</x:v>
       </x:c>
       <x:c r="G6" s="57" t="str">
         <x:v>Dəyişiklik riski və xərc</x:v>
       </x:c>
       <x:c r="H6" s="57" t="str">
-        <x:v>Pilot nəticə və case</x:v>
+        <x:v>Sınaq nəticəsi və nümunə iş</x:v>
       </x:c>
       <x:c r="I6" s="57" t="str">
-        <x:v>LinkedIn / referral</x:v>
+        <x:v>LinkedIn / tövsiyə</x:v>
       </x:c>
       <x:c r="J6" s="57" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="58" t="str"/>
       <x:c r="B7" s="58" t="str"/>
       <x:c r="C7" s="58" t="str"/>
       <x:c r="D7" s="58" t="str"/>
       <x:c r="E7" s="58" t="str"/>
       <x:c r="F7" s="58" t="str"/>
       <x:c r="G7" s="58" t="str"/>
       <x:c r="H7" s="58" t="str"/>
       <x:c r="I7" s="58" t="str"/>
       <x:c r="J7" s="58" t="str"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="58" t="str"/>
       <x:c r="B8" s="58" t="str"/>
       <x:c r="C8" s="58" t="str"/>
       <x:c r="D8" s="58" t="str"/>
       <x:c r="E8" s="58" t="str"/>
       <x:c r="F8" s="58" t="str"/>
       <x:c r="G8" s="58" t="str"/>
@@ -1413,51 +4032,51 @@
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="59" t="str"/>
       <x:c r="B15" s="59" t="str"/>
       <x:c r="C15" s="59" t="str"/>
       <x:c r="D15" s="59" t="str"/>
       <x:c r="E15" s="59" t="str"/>
       <x:c r="F15" s="59" t="str"/>
       <x:c r="G15" s="59" t="str"/>
       <x:c r="H15" s="59" t="str"/>
       <x:c r="I15" s="59" t="str"/>
       <x:c r="J15" s="59" t="str"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
     <x:dataValidation type="whole" operator="between" sqref="J6:J15">
       <x:formula1>1</x:formula1>
       <x:formula2>5</x:formula2>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re977897b782e4a0c"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57104a714fa6463b"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="6" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="42" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="32" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="32" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="20" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="20" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="20" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>MÜŞTƏRİ MÜSAHİBƏSİ</x:v>
       </x:c>
     </x:row>
@@ -1477,51 +4096,51 @@
       <x:c r="H3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
         <x:v>#</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>Sual</x:v>
       </x:c>
       <x:c r="C5" s="55" t="str">
         <x:v>Cavabın öz sözləri</x:v>
       </x:c>
       <x:c r="D5" s="55" t="str">
         <x:v>Son real nümunə</x:v>
       </x:c>
       <x:c r="E5" s="55" t="str">
         <x:v>Təsir</x:v>
       </x:c>
       <x:c r="F5" s="55" t="str">
         <x:v>Tezlik</x:v>
       </x:c>
       <x:c r="G5" s="55" t="str">
         <x:v>Sitat icazəsi</x:v>
       </x:c>
       <x:c r="H5" s="56" t="str">
-        <x:v>İnsight / qərar</x:v>
+        <x:v>Nəticə / qərar</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="41" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B6" s="41" t="str">
         <x:v>Bu problemi son dəfə nə vaxt yaşadınız?</x:v>
       </x:c>
       <x:c r="C6" s="57" t="str"/>
       <x:c r="D6" s="57" t="str"/>
       <x:c r="E6" s="57" t="str"/>
       <x:c r="F6" s="57" t="str"/>
       <x:c r="G6" s="57" t="str">
         <x:v>Xeyr</x:v>
       </x:c>
       <x:c r="H6" s="57" t="str"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="43" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="43" t="str">
         <x:v>O anda nə etməyə çalışırdınız?</x:v>
       </x:c>
@@ -1731,1453 +4350,1403 @@
         <x:v>15</x:v>
       </x:c>
       <x:c r="B20" s="46" t="str">
         <x:v>Başqa kimlə danışmağımı tövsiyə edərdiniz?</x:v>
       </x:c>
       <x:c r="C20" s="59" t="str"/>
       <x:c r="D20" s="59" t="str"/>
       <x:c r="E20" s="59" t="str"/>
       <x:c r="F20" s="59" t="str"/>
       <x:c r="G20" s="59" t="str">
         <x:v>Xeyr</x:v>
       </x:c>
       <x:c r="H20" s="59" t="str"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="G6:G20">
       <x:formula1>"Xeyr,Bəli"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reea640e6d8974179"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R455e903cdffb465b"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="34" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="34" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="22" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="22" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="14" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>MARKETİNQ STRATEGİYASI</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Bir məqsəd, bir segment, aydın təklif və ölçülə bilən kanal</x:v>
+        <x:v>Yeddi qərar, bir istiqamət və ölçülə bilən 90 günlük sınaq</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
-        <x:v>Blok</x:v>
+        <x:v>Addım</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>Qərar</x:v>
       </x:c>
       <x:c r="C5" s="55" t="str">
-        <x:v>Input</x:v>
+        <x:v>Daxil edilən məlumat</x:v>
       </x:c>
       <x:c r="D5" s="55" t="str">
         <x:v>Sübut</x:v>
       </x:c>
       <x:c r="E5" s="55" t="str">
         <x:v>Ölçü</x:v>
       </x:c>
       <x:c r="F5" s="56" t="str">
-        <x:v>Status</x:v>
+        <x:v>Mərhələ</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="41" t="str">
-        <x:v>Məqsəd</x:v>
+        <x:v>1. Məqsəd</x:v>
       </x:c>
       <x:c r="B6" s="41" t="str">
-        <x:v>90 günlük əsas biznes məqsədi</x:v>
+        <x:v>90 günlük əsas biznes nəticəsi və məhdudiyyət</x:v>
       </x:c>
       <x:c r="C6" s="57" t="str"/>
-      <x:c r="D6" s="41" t="str"/>
-      <x:c r="E6" s="41" t="str"/>
+      <x:c r="D6" s="41" t="str">
+        <x:v>Başlanğıc göstəricisi</x:v>
+      </x:c>
+      <x:c r="E6" s="41" t="str">
+        <x:v>Əsas nəticə</x:v>
+      </x:c>
       <x:c r="F6" s="41" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="43" t="str">
-        <x:v>Segment</x:v>
+        <x:v>2. Auditoriya</x:v>
       </x:c>
       <x:c r="B7" s="43" t="str">
-        <x:v>Prioritet auditoriya</x:v>
+        <x:v>Prioritet segment, problem və başlama səbəbi</x:v>
       </x:c>
       <x:c r="C7" s="58" t="str"/>
       <x:c r="D7" s="43" t="str">
-        <x:v>Auditoriya səhifəsi</x:v>
+        <x:v>Müsahibə və satış qeydi</x:v>
       </x:c>
       <x:c r="E7" s="43" t="str">
-        <x:v>Müsahibə sayı</x:v>
+        <x:v>Uyğun müraciət</x:v>
       </x:c>
       <x:c r="F7" s="43" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="43" t="str">
-        <x:v>Problem</x:v>
+        <x:v>3. Mövqeləndirmə</x:v>
       </x:c>
       <x:c r="B8" s="43" t="str">
-        <x:v>Həll etdiyimiz bahalı problem</x:v>
+        <x:v>Alternativdən fərq, nəticə və etibar sübutu</x:v>
       </x:c>
       <x:c r="C8" s="58" t="str"/>
       <x:c r="D8" s="43" t="str">
-        <x:v>Müsahibə sitatı</x:v>
+        <x:v>Müştəri sözü və nümunə iş</x:v>
       </x:c>
       <x:c r="E8" s="43" t="str">
-        <x:v>Problem tezliyi</x:v>
+        <x:v>Təklifə cavab</x:v>
       </x:c>
       <x:c r="F8" s="43" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="43" t="str">
-        <x:v>Təklif</x:v>
+        <x:v>4. Müştəri yolu</x:v>
       </x:c>
       <x:c r="B9" s="43" t="str">
-        <x:v>Nəticə + müddət + mexanizm</x:v>
+        <x:v>Mərhələlər, etirazlar, təklif və növbəti addım</x:v>
       </x:c>
       <x:c r="C9" s="58" t="str"/>
       <x:c r="D9" s="43" t="str">
-        <x:v>Pilot/case</x:v>
+        <x:v>Satış itkisi və suallar</x:v>
       </x:c>
       <x:c r="E9" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Mərhələ keçidi</x:v>
       </x:c>
       <x:c r="F9" s="43" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="43" t="str">
-        <x:v>Mesaj</x:v>
+        <x:v>5. Kanal və məzmun</x:v>
       </x:c>
       <x:c r="B10" s="43" t="str">
-        <x:v>Bir cümləlik value proposition</x:v>
+        <x:v>Bir əsas kanal, dəstək kanalı və üç mövzu</x:v>
       </x:c>
       <x:c r="C10" s="58" t="str"/>
       <x:c r="D10" s="43" t="str">
-        <x:v>Message test</x:v>
+        <x:v>Axtarış, satış və kanal davranışı</x:v>
       </x:c>
       <x:c r="E10" s="43" t="str">
-        <x:v>CTR / reply</x:v>
+        <x:v>Keyfiyyətli hərəkət</x:v>
       </x:c>
       <x:c r="F10" s="43" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="43" t="str">
-        <x:v>Kanal</x:v>
+        <x:v>6. Büdcə və KPI</x:v>
       </x:c>
       <x:c r="B11" s="43" t="str">
-        <x:v>Bir əsas, bir dəstək kanalı</x:v>
+        <x:v>Limit, əsas nəticə, aparıcı siqnal və dayandırma həddi</x:v>
       </x:c>
       <x:c r="C11" s="58" t="str"/>
       <x:c r="D11" s="43" t="str">
-        <x:v>Kanal davranışı</x:v>
+        <x:v>Büdcə və ölçmə planı</x:v>
       </x:c>
       <x:c r="E11" s="43" t="str">
-        <x:v>Qualified lead</x:v>
+        <x:v>CAC / ROAS</x:v>
       </x:c>
       <x:c r="F11" s="43" t="str">
-        <x:v>Draft</x:v>
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
-      <x:c r="A12" s="43" t="str">
-[...67 lines deleted...]
-        <x:v>Draft</x:v>
+      <x:c r="A12" s="46" t="str">
+        <x:v>7. İcra və sınaq</x:v>
+      </x:c>
+      <x:c r="B12" s="46" t="str">
+        <x:v>90 günlük məsuliyyət, təqvim və ilk sınaq</x:v>
+      </x:c>
+      <x:c r="C12" s="59" t="str"/>
+      <x:c r="D12" s="46" t="str">
+        <x:v>Hipotez və nəzarət meyarı</x:v>
+      </x:c>
+      <x:c r="E12" s="46" t="str">
+        <x:v>Nəticə və risk</x:v>
+      </x:c>
+      <x:c r="F12" s="46" t="str">
+        <x:v>Qaralama</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
-    <x:dataValidation type="list" sqref="F6:F15">
-      <x:formula1>"Draft,Test,Təsdiq,Dayandır"</x:formula1>
+    <x:dataValidation type="list" sqref="F6:F12">
+      <x:formula1>"Qaralama,Sınaq,Təsdiq,Dayandır"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re4ea8ed05b9d4ebe"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0c48cf3d68f14661"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="16" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="16" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="16" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="32" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="32" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="32" hidden="0" customWidth="1"/>
     <x:col min="9" max="9" width="16" hidden="0" customWidth="1"/>
     <x:col min="10" max="10" width="16" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>30 GÜNLÜK KONTENT PLANI</x:v>
+        <x:v>30 GÜNLÜK MƏZMUN PLANI</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Hər kontent bir məqsəd, bir CTA və bir ölçü ilə bağlıdır</x:v>
+        <x:v>Hər material bir məqsəd, bir hərəkət çağırışı və bir ölçü ilə bağlıdır</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
       <x:c r="I3" s="6"/>
       <x:c r="J3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
         <x:v>Parametr</x:v>
       </x:c>
       <x:c r="B5" s="56" t="str">
         <x:v>Dəyər</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Başlanğıc tarixi</x:v>
       </x:c>
       <x:c r="B6" s="60" t="n">
         <x:v>46237</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Əsas kanal</x:v>
       </x:c>
       <x:c r="B7" s="15" t="str">
         <x:v>LinkedIn / Instagram</x:v>
       </x:c>
     </x:row>
     <x:row r="10" ht="26" customHeight="1">
       <x:c r="A10" s="54" t="str">
         <x:v>Gün</x:v>
       </x:c>
       <x:c r="B10" s="55" t="str">
         <x:v>Tarix</x:v>
       </x:c>
       <x:c r="C10" s="55" t="str">
-        <x:v>Funnel</x:v>
+        <x:v>Qərar mərhələsi</x:v>
       </x:c>
       <x:c r="D10" s="55" t="str">
-        <x:v>Kontent sütunu</x:v>
+        <x:v>Məzmun sütunu</x:v>
       </x:c>
       <x:c r="E10" s="55" t="str">
         <x:v>Format</x:v>
       </x:c>
       <x:c r="F10" s="55" t="str">
-        <x:v>Hook / başlıq</x:v>
+        <x:v>Giriş cümləsi / başlıq</x:v>
       </x:c>
       <x:c r="G10" s="55" t="str">
         <x:v>Əsas fikir</x:v>
       </x:c>
       <x:c r="H10" s="55" t="str">
-        <x:v>CTA</x:v>
+        <x:v>Hərəkət çağırışı</x:v>
       </x:c>
       <x:c r="I10" s="55" t="str">
-        <x:v>Status</x:v>
+        <x:v>İş statusu</x:v>
       </x:c>
       <x:c r="J10" s="56" t="str">
         <x:v>Ölçü</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="41" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B11" s="69" t="n">
         <x:f>$B$6+A11-1</x:f>
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C11" s="41" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D11" s="57" t="str">
         <x:v>Problem</x:v>
       </x:c>
       <x:c r="E11" s="57" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F11" s="57" t="str">
         <x:v>Müştəriniz bu səhvi problemdən əvvəl görmür</x:v>
       </x:c>
       <x:c r="G11" s="57" t="str">
-        <x:v>Problemi bir real simptomla göstərin</x:v>
+        <x:v>Problemi bir real əlamətlə göstərin</x:v>
       </x:c>
       <x:c r="H11" s="57" t="str">
         <x:v>Şərh yaz</x:v>
       </x:c>
       <x:c r="I11" s="57" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J11" s="57" t="str"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="43" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B12" s="70" t="n">
         <x:f>$B$6+A12-1</x:f>
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C12" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D12" s="58" t="str">
         <x:v>Mif</x:v>
       </x:c>
       <x:c r="E12" s="58" t="str">
         <x:v>Karusel</x:v>
       </x:c>
       <x:c r="F12" s="58" t="str">
         <x:v>Hamının doğru bildiyi, amma nəticə verməyən yanaşma</x:v>
       </x:c>
       <x:c r="G12" s="58" t="str">
         <x:v>Mifi fakt və nümunə ilə parçalayın</x:v>
       </x:c>
       <x:c r="H12" s="58" t="str">
         <x:v>Yadda saxla</x:v>
       </x:c>
       <x:c r="I12" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J12" s="58" t="str"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="43" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B13" s="70" t="n">
         <x:f>$B$6+A13-1</x:f>
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C13" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D13" s="58" t="str">
         <x:v>Metod</x:v>
       </x:c>
       <x:c r="E13" s="58" t="str">
         <x:v>Məqalə</x:v>
       </x:c>
       <x:c r="F13" s="58" t="str">
         <x:v>Problemi 3 addımda necə diaqnostika edirəm</x:v>
       </x:c>
       <x:c r="G13" s="58" t="str">
-        <x:v>Çərçivə və checklist verin</x:v>
+        <x:v>Çərçivə və yoxlama siyahısı verin</x:v>
       </x:c>
       <x:c r="H13" s="58" t="str">
         <x:v>Bələdçini oxu</x:v>
       </x:c>
       <x:c r="I13" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J13" s="58" t="str"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="43" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B14" s="70" t="n">
         <x:f>$B$6+A14-1</x:f>
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C14" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D14" s="58" t="str">
         <x:v>Hekayə</x:v>
       </x:c>
       <x:c r="E14" s="58" t="str">
         <x:v>Post</x:v>
       </x:c>
       <x:c r="F14" s="58" t="str">
         <x:v>Bir qərarın arxasındakı görünməyən sistem</x:v>
       </x:c>
       <x:c r="G14" s="58" t="str">
         <x:v>Müşahidəni nəticə ilə bağlayın</x:v>
       </x:c>
       <x:c r="H14" s="58" t="str">
         <x:v>Fikrini yaz</x:v>
       </x:c>
       <x:c r="I14" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J14" s="58" t="str"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="43" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B15" s="70" t="n">
         <x:f>$B$6+A15-1</x:f>
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C15" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Qərar</x:v>
       </x:c>
       <x:c r="D15" s="58" t="str">
-        <x:v>Case</x:v>
+        <x:v>Nümunə iş</x:v>
       </x:c>
       <x:c r="E15" s="58" t="str">
-        <x:v>Case post</x:v>
+        <x:v>Nümunə postu</x:v>
       </x:c>
       <x:c r="F15" s="58" t="str">
         <x:v>Əvvəl / proses / nəticə</x:v>
       </x:c>
       <x:c r="G15" s="58" t="str">
         <x:v>Məxfi məlumat vermədən mexanizmi göstərin</x:v>
       </x:c>
       <x:c r="H15" s="58" t="str">
         <x:v>Görüş təyin et</x:v>
       </x:c>
       <x:c r="I15" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J15" s="58" t="str"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="43" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B16" s="70" t="n">
         <x:f>$B$6+A16-1</x:f>
         <x:v>46242</x:v>
       </x:c>
       <x:c r="C16" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D16" s="58" t="str">
-        <x:v>FAQ</x:v>
+        <x:v>Tez-tez verilən sual</x:v>
       </x:c>
       <x:c r="E16" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F16" s="58" t="str">
         <x:v>Bu mövzuda ən çox verilən sual</x:v>
       </x:c>
       <x:c r="G16" s="58" t="str">
         <x:v>40–60 sözlük birbaşa cavab verin</x:v>
       </x:c>
       <x:c r="H16" s="58" t="str">
         <x:v>Sualını göndər</x:v>
       </x:c>
       <x:c r="I16" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J16" s="58" t="str"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="43" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="70" t="n">
         <x:f>$B$6+A17-1</x:f>
         <x:v>46243</x:v>
       </x:c>
       <x:c r="C17" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D17" s="58" t="str">
         <x:v>Problem</x:v>
       </x:c>
       <x:c r="E17" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F17" s="58" t="str">
         <x:v>Müştəriniz bu səhvi problemdən əvvəl görmür</x:v>
       </x:c>
       <x:c r="G17" s="58" t="str">
-        <x:v>Problemi bir real simptomla göstərin</x:v>
+        <x:v>Problemi bir real əlamətlə göstərin</x:v>
       </x:c>
       <x:c r="H17" s="58" t="str">
         <x:v>Şərh yaz</x:v>
       </x:c>
       <x:c r="I17" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J17" s="58" t="str"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="43" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B18" s="70" t="n">
         <x:f>$B$6+A18-1</x:f>
         <x:v>46244</x:v>
       </x:c>
       <x:c r="C18" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D18" s="58" t="str">
         <x:v>Mif</x:v>
       </x:c>
       <x:c r="E18" s="58" t="str">
         <x:v>Karusel</x:v>
       </x:c>
       <x:c r="F18" s="58" t="str">
         <x:v>Hamının doğru bildiyi, amma nəticə verməyən yanaşma</x:v>
       </x:c>
       <x:c r="G18" s="58" t="str">
         <x:v>Mifi fakt və nümunə ilə parçalayın</x:v>
       </x:c>
       <x:c r="H18" s="58" t="str">
         <x:v>Yadda saxla</x:v>
       </x:c>
       <x:c r="I18" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J18" s="58" t="str"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="43" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B19" s="70" t="n">
         <x:f>$B$6+A19-1</x:f>
         <x:v>46245</x:v>
       </x:c>
       <x:c r="C19" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D19" s="58" t="str">
         <x:v>Metod</x:v>
       </x:c>
       <x:c r="E19" s="58" t="str">
         <x:v>Məqalə</x:v>
       </x:c>
       <x:c r="F19" s="58" t="str">
         <x:v>Problemi 3 addımda necə diaqnostika edirəm</x:v>
       </x:c>
       <x:c r="G19" s="58" t="str">
-        <x:v>Çərçivə və checklist verin</x:v>
+        <x:v>Çərçivə və yoxlama siyahısı verin</x:v>
       </x:c>
       <x:c r="H19" s="58" t="str">
         <x:v>Bələdçini oxu</x:v>
       </x:c>
       <x:c r="I19" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J19" s="58" t="str"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="43" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="70" t="n">
         <x:f>$B$6+A20-1</x:f>
         <x:v>46246</x:v>
       </x:c>
       <x:c r="C20" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D20" s="58" t="str">
         <x:v>Hekayə</x:v>
       </x:c>
       <x:c r="E20" s="58" t="str">
         <x:v>Post</x:v>
       </x:c>
       <x:c r="F20" s="58" t="str">
         <x:v>Bir qərarın arxasındakı görünməyən sistem</x:v>
       </x:c>
       <x:c r="G20" s="58" t="str">
         <x:v>Müşahidəni nəticə ilə bağlayın</x:v>
       </x:c>
       <x:c r="H20" s="58" t="str">
         <x:v>Fikrini yaz</x:v>
       </x:c>
       <x:c r="I20" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J20" s="58" t="str"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="43" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B21" s="70" t="n">
         <x:f>$B$6+A21-1</x:f>
         <x:v>46247</x:v>
       </x:c>
       <x:c r="C21" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Qərar</x:v>
       </x:c>
       <x:c r="D21" s="58" t="str">
-        <x:v>Case</x:v>
+        <x:v>Nümunə iş</x:v>
       </x:c>
       <x:c r="E21" s="58" t="str">
-        <x:v>Case post</x:v>
+        <x:v>Nümunə postu</x:v>
       </x:c>
       <x:c r="F21" s="58" t="str">
         <x:v>Əvvəl / proses / nəticə</x:v>
       </x:c>
       <x:c r="G21" s="58" t="str">
         <x:v>Məxfi məlumat vermədən mexanizmi göstərin</x:v>
       </x:c>
       <x:c r="H21" s="58" t="str">
         <x:v>Görüş təyin et</x:v>
       </x:c>
       <x:c r="I21" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J21" s="58" t="str"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="43" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B22" s="70" t="n">
         <x:f>$B$6+A22-1</x:f>
         <x:v>46248</x:v>
       </x:c>
       <x:c r="C22" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D22" s="58" t="str">
-        <x:v>FAQ</x:v>
+        <x:v>Tez-tez verilən sual</x:v>
       </x:c>
       <x:c r="E22" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F22" s="58" t="str">
         <x:v>Bu mövzuda ən çox verilən sual</x:v>
       </x:c>
       <x:c r="G22" s="58" t="str">
         <x:v>40–60 sözlük birbaşa cavab verin</x:v>
       </x:c>
       <x:c r="H22" s="58" t="str">
         <x:v>Sualını göndər</x:v>
       </x:c>
       <x:c r="I22" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J22" s="58" t="str"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="43" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B23" s="70" t="n">
         <x:f>$B$6+A23-1</x:f>
         <x:v>46249</x:v>
       </x:c>
       <x:c r="C23" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D23" s="58" t="str">
         <x:v>Problem</x:v>
       </x:c>
       <x:c r="E23" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F23" s="58" t="str">
         <x:v>Müştəriniz bu səhvi problemdən əvvəl görmür</x:v>
       </x:c>
       <x:c r="G23" s="58" t="str">
-        <x:v>Problemi bir real simptomla göstərin</x:v>
+        <x:v>Problemi bir real əlamətlə göstərin</x:v>
       </x:c>
       <x:c r="H23" s="58" t="str">
         <x:v>Şərh yaz</x:v>
       </x:c>
       <x:c r="I23" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J23" s="58" t="str"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="43" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B24" s="70" t="n">
         <x:f>$B$6+A24-1</x:f>
         <x:v>46250</x:v>
       </x:c>
       <x:c r="C24" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D24" s="58" t="str">
         <x:v>Mif</x:v>
       </x:c>
       <x:c r="E24" s="58" t="str">
         <x:v>Karusel</x:v>
       </x:c>
       <x:c r="F24" s="58" t="str">
         <x:v>Hamının doğru bildiyi, amma nəticə verməyən yanaşma</x:v>
       </x:c>
       <x:c r="G24" s="58" t="str">
         <x:v>Mifi fakt və nümunə ilə parçalayın</x:v>
       </x:c>
       <x:c r="H24" s="58" t="str">
         <x:v>Yadda saxla</x:v>
       </x:c>
       <x:c r="I24" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J24" s="58" t="str"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="43" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B25" s="70" t="n">
         <x:f>$B$6+A25-1</x:f>
         <x:v>46251</x:v>
       </x:c>
       <x:c r="C25" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D25" s="58" t="str">
         <x:v>Metod</x:v>
       </x:c>
       <x:c r="E25" s="58" t="str">
         <x:v>Məqalə</x:v>
       </x:c>
       <x:c r="F25" s="58" t="str">
         <x:v>Problemi 3 addımda necə diaqnostika edirəm</x:v>
       </x:c>
       <x:c r="G25" s="58" t="str">
-        <x:v>Çərçivə və checklist verin</x:v>
+        <x:v>Çərçivə və yoxlama siyahısı verin</x:v>
       </x:c>
       <x:c r="H25" s="58" t="str">
         <x:v>Bələdçini oxu</x:v>
       </x:c>
       <x:c r="I25" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J25" s="58" t="str"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="43" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B26" s="70" t="n">
         <x:f>$B$6+A26-1</x:f>
         <x:v>46252</x:v>
       </x:c>
       <x:c r="C26" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D26" s="58" t="str">
         <x:v>Hekayə</x:v>
       </x:c>
       <x:c r="E26" s="58" t="str">
         <x:v>Post</x:v>
       </x:c>
       <x:c r="F26" s="58" t="str">
         <x:v>Bir qərarın arxasındakı görünməyən sistem</x:v>
       </x:c>
       <x:c r="G26" s="58" t="str">
         <x:v>Müşahidəni nəticə ilə bağlayın</x:v>
       </x:c>
       <x:c r="H26" s="58" t="str">
         <x:v>Fikrini yaz</x:v>
       </x:c>
       <x:c r="I26" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J26" s="58" t="str"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="43" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B27" s="70" t="n">
         <x:f>$B$6+A27-1</x:f>
         <x:v>46253</x:v>
       </x:c>
       <x:c r="C27" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Qərar</x:v>
       </x:c>
       <x:c r="D27" s="58" t="str">
-        <x:v>Case</x:v>
+        <x:v>Nümunə iş</x:v>
       </x:c>
       <x:c r="E27" s="58" t="str">
-        <x:v>Case post</x:v>
+        <x:v>Nümunə postu</x:v>
       </x:c>
       <x:c r="F27" s="58" t="str">
         <x:v>Əvvəl / proses / nəticə</x:v>
       </x:c>
       <x:c r="G27" s="58" t="str">
         <x:v>Məxfi məlumat vermədən mexanizmi göstərin</x:v>
       </x:c>
       <x:c r="H27" s="58" t="str">
         <x:v>Görüş təyin et</x:v>
       </x:c>
       <x:c r="I27" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J27" s="58" t="str"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="43" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B28" s="70" t="n">
         <x:f>$B$6+A28-1</x:f>
         <x:v>46254</x:v>
       </x:c>
       <x:c r="C28" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D28" s="58" t="str">
-        <x:v>FAQ</x:v>
+        <x:v>Tez-tez verilən sual</x:v>
       </x:c>
       <x:c r="E28" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F28" s="58" t="str">
         <x:v>Bu mövzuda ən çox verilən sual</x:v>
       </x:c>
       <x:c r="G28" s="58" t="str">
         <x:v>40–60 sözlük birbaşa cavab verin</x:v>
       </x:c>
       <x:c r="H28" s="58" t="str">
         <x:v>Sualını göndər</x:v>
       </x:c>
       <x:c r="I28" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J28" s="58" t="str"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="43" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B29" s="70" t="n">
         <x:f>$B$6+A29-1</x:f>
         <x:v>46255</x:v>
       </x:c>
       <x:c r="C29" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D29" s="58" t="str">
         <x:v>Problem</x:v>
       </x:c>
       <x:c r="E29" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F29" s="58" t="str">
         <x:v>Müştəriniz bu səhvi problemdən əvvəl görmür</x:v>
       </x:c>
       <x:c r="G29" s="58" t="str">
-        <x:v>Problemi bir real simptomla göstərin</x:v>
+        <x:v>Problemi bir real əlamətlə göstərin</x:v>
       </x:c>
       <x:c r="H29" s="58" t="str">
         <x:v>Şərh yaz</x:v>
       </x:c>
       <x:c r="I29" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J29" s="58" t="str"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="43" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B30" s="70" t="n">
         <x:f>$B$6+A30-1</x:f>
         <x:v>46256</x:v>
       </x:c>
       <x:c r="C30" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D30" s="58" t="str">
         <x:v>Mif</x:v>
       </x:c>
       <x:c r="E30" s="58" t="str">
         <x:v>Karusel</x:v>
       </x:c>
       <x:c r="F30" s="58" t="str">
         <x:v>Hamının doğru bildiyi, amma nəticə verməyən yanaşma</x:v>
       </x:c>
       <x:c r="G30" s="58" t="str">
         <x:v>Mifi fakt və nümunə ilə parçalayın</x:v>
       </x:c>
       <x:c r="H30" s="58" t="str">
         <x:v>Yadda saxla</x:v>
       </x:c>
       <x:c r="I30" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J30" s="58" t="str"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="43" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="70" t="n">
         <x:f>$B$6+A31-1</x:f>
         <x:v>46257</x:v>
       </x:c>
       <x:c r="C31" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D31" s="58" t="str">
         <x:v>Metod</x:v>
       </x:c>
       <x:c r="E31" s="58" t="str">
         <x:v>Məqalə</x:v>
       </x:c>
       <x:c r="F31" s="58" t="str">
         <x:v>Problemi 3 addımda necə diaqnostika edirəm</x:v>
       </x:c>
       <x:c r="G31" s="58" t="str">
-        <x:v>Çərçivə və checklist verin</x:v>
+        <x:v>Çərçivə və yoxlama siyahısı verin</x:v>
       </x:c>
       <x:c r="H31" s="58" t="str">
         <x:v>Bələdçini oxu</x:v>
       </x:c>
       <x:c r="I31" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J31" s="58" t="str"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="43" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B32" s="70" t="n">
         <x:f>$B$6+A32-1</x:f>
         <x:v>46258</x:v>
       </x:c>
       <x:c r="C32" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D32" s="58" t="str">
         <x:v>Hekayə</x:v>
       </x:c>
       <x:c r="E32" s="58" t="str">
         <x:v>Post</x:v>
       </x:c>
       <x:c r="F32" s="58" t="str">
         <x:v>Bir qərarın arxasındakı görünməyən sistem</x:v>
       </x:c>
       <x:c r="G32" s="58" t="str">
         <x:v>Müşahidəni nəticə ilə bağlayın</x:v>
       </x:c>
       <x:c r="H32" s="58" t="str">
         <x:v>Fikrini yaz</x:v>
       </x:c>
       <x:c r="I32" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J32" s="58" t="str"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="43" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B33" s="70" t="n">
         <x:f>$B$6+A33-1</x:f>
         <x:v>46259</x:v>
       </x:c>
       <x:c r="C33" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Qərar</x:v>
       </x:c>
       <x:c r="D33" s="58" t="str">
-        <x:v>Case</x:v>
+        <x:v>Nümunə iş</x:v>
       </x:c>
       <x:c r="E33" s="58" t="str">
-        <x:v>Case post</x:v>
+        <x:v>Nümunə postu</x:v>
       </x:c>
       <x:c r="F33" s="58" t="str">
         <x:v>Əvvəl / proses / nəticə</x:v>
       </x:c>
       <x:c r="G33" s="58" t="str">
         <x:v>Məxfi məlumat vermədən mexanizmi göstərin</x:v>
       </x:c>
       <x:c r="H33" s="58" t="str">
         <x:v>Görüş təyin et</x:v>
       </x:c>
       <x:c r="I33" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J33" s="58" t="str"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="43" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B34" s="70" t="n">
         <x:f>$B$6+A34-1</x:f>
         <x:v>46260</x:v>
       </x:c>
       <x:c r="C34" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D34" s="58" t="str">
-        <x:v>FAQ</x:v>
+        <x:v>Tez-tez verilən sual</x:v>
       </x:c>
       <x:c r="E34" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F34" s="58" t="str">
         <x:v>Bu mövzuda ən çox verilən sual</x:v>
       </x:c>
       <x:c r="G34" s="58" t="str">
         <x:v>40–60 sözlük birbaşa cavab verin</x:v>
       </x:c>
       <x:c r="H34" s="58" t="str">
         <x:v>Sualını göndər</x:v>
       </x:c>
       <x:c r="I34" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J34" s="58" t="str"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="43" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B35" s="70" t="n">
         <x:f>$B$6+A35-1</x:f>
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D35" s="58" t="str">
         <x:v>Problem</x:v>
       </x:c>
       <x:c r="E35" s="58" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F35" s="58" t="str">
         <x:v>Müştəriniz bu səhvi problemdən əvvəl görmür</x:v>
       </x:c>
       <x:c r="G35" s="58" t="str">
-        <x:v>Problemi bir real simptomla göstərin</x:v>
+        <x:v>Problemi bir real əlamətlə göstərin</x:v>
       </x:c>
       <x:c r="H35" s="58" t="str">
         <x:v>Şərh yaz</x:v>
       </x:c>
       <x:c r="I35" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J35" s="58" t="str"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="43" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B36" s="70" t="n">
         <x:f>$B$6+A36-1</x:f>
         <x:v>46262</x:v>
       </x:c>
       <x:c r="C36" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D36" s="58" t="str">
         <x:v>Mif</x:v>
       </x:c>
       <x:c r="E36" s="58" t="str">
         <x:v>Karusel</x:v>
       </x:c>
       <x:c r="F36" s="58" t="str">
         <x:v>Hamının doğru bildiyi, amma nəticə verməyən yanaşma</x:v>
       </x:c>
       <x:c r="G36" s="58" t="str">
         <x:v>Mifi fakt və nümunə ilə parçalayın</x:v>
       </x:c>
       <x:c r="H36" s="58" t="str">
         <x:v>Yadda saxla</x:v>
       </x:c>
       <x:c r="I36" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J36" s="58" t="str"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="43" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B37" s="70" t="n">
         <x:f>$B$6+A37-1</x:f>
         <x:v>46263</x:v>
       </x:c>
       <x:c r="C37" s="43" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D37" s="58" t="str">
         <x:v>Metod</x:v>
       </x:c>
       <x:c r="E37" s="58" t="str">
         <x:v>Məqalə</x:v>
       </x:c>
       <x:c r="F37" s="58" t="str">
         <x:v>Problemi 3 addımda necə diaqnostika edirəm</x:v>
       </x:c>
       <x:c r="G37" s="58" t="str">
-        <x:v>Çərçivə və checklist verin</x:v>
+        <x:v>Çərçivə və yoxlama siyahısı verin</x:v>
       </x:c>
       <x:c r="H37" s="58" t="str">
         <x:v>Bələdçini oxu</x:v>
       </x:c>
       <x:c r="I37" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J37" s="58" t="str"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="43" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B38" s="70" t="n">
         <x:f>$B$6+A38-1</x:f>
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C38" s="43" t="str">
-        <x:v>Awareness</x:v>
+        <x:v>Tanışlıq</x:v>
       </x:c>
       <x:c r="D38" s="58" t="str">
         <x:v>Hekayə</x:v>
       </x:c>
       <x:c r="E38" s="58" t="str">
         <x:v>Post</x:v>
       </x:c>
       <x:c r="F38" s="58" t="str">
         <x:v>Bir qərarın arxasındakı görünməyən sistem</x:v>
       </x:c>
       <x:c r="G38" s="58" t="str">
         <x:v>Müşahidəni nəticə ilə bağlayın</x:v>
       </x:c>
       <x:c r="H38" s="58" t="str">
         <x:v>Fikrini yaz</x:v>
       </x:c>
       <x:c r="I38" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J38" s="58" t="str"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="43" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="70" t="n">
         <x:f>$B$6+A39-1</x:f>
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C39" s="43" t="str">
-        <x:v>Conversion</x:v>
+        <x:v>Qərar</x:v>
       </x:c>
       <x:c r="D39" s="58" t="str">
-        <x:v>Case</x:v>
+        <x:v>Nümunə iş</x:v>
       </x:c>
       <x:c r="E39" s="58" t="str">
-        <x:v>Case post</x:v>
+        <x:v>Nümunə postu</x:v>
       </x:c>
       <x:c r="F39" s="58" t="str">
         <x:v>Əvvəl / proses / nəticə</x:v>
       </x:c>
       <x:c r="G39" s="58" t="str">
         <x:v>Məxfi məlumat vermədən mexanizmi göstərin</x:v>
       </x:c>
       <x:c r="H39" s="58" t="str">
         <x:v>Görüş təyin et</x:v>
       </x:c>
       <x:c r="I39" s="58" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J39" s="58" t="str"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="46" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B40" s="71" t="n">
         <x:f>$B$6+A40-1</x:f>
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C40" s="46" t="str">
-        <x:v>Consideration</x:v>
+        <x:v>Müqayisə</x:v>
       </x:c>
       <x:c r="D40" s="59" t="str">
-        <x:v>FAQ</x:v>
+        <x:v>Tez-tez verilən sual</x:v>
       </x:c>
       <x:c r="E40" s="59" t="str">
         <x:v>Qısa video</x:v>
       </x:c>
       <x:c r="F40" s="59" t="str">
         <x:v>Bu mövzuda ən çox verilən sual</x:v>
       </x:c>
       <x:c r="G40" s="59" t="str">
         <x:v>40–60 sözlük birbaşa cavab verin</x:v>
       </x:c>
       <x:c r="H40" s="59" t="str">
         <x:v>Sualını göndər</x:v>
       </x:c>
       <x:c r="I40" s="59" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="J40" s="59" t="str"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="I11:I40">
-      <x:formula1>"Planlandı,Hazırlanır,Review,Yayımlandı,Repurpose"</x:formula1>
+      <x:formula1>"Planlandı,Hazırlanır,Yoxlanılır,Yayımlandı,Yenidən işlənir"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R034866515e484e58"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4d25d7e9876e47a4"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="18" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="28" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="16" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="16" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>BÜDCƏ + KPI MODELİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Sarı inputları dəyişin; nəticələr avtomatik hesablanır</x:v>
+        <x:v>Sarı məlumatları dəyişin; nəticələr avtomatik hesablanır</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
-        <x:v>INPUT</x:v>
+        <x:v>GİRİŞ</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>DƏYƏR</x:v>
       </x:c>
       <x:c r="C5" s="56" t="str">
         <x:v>QEYD</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="41" t="str">
         <x:v>Aylıq marketinq büdcəsi (AZN)</x:v>
       </x:c>
       <x:c r="B6" s="72" t="n">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="C6" s="41" t="str">
         <x:v>Ümumi limit</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="43" t="str">
         <x:v>Reklam payı</x:v>
       </x:c>
       <x:c r="B7" s="75" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C7" s="43" t="str">
         <x:v>Büdcənin faizi</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="43" t="str">
-        <x:v>Orta CPC (AZN)</x:v>
+        <x:v>Klik başına orta xərc — CPC (AZN)</x:v>
       </x:c>
       <x:c r="B8" s="73" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C8" s="43" t="str">
-        <x:v>Klik xərci</x:v>
+        <x:v>Reklam xərci / klik</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="43" t="str">
-        <x:v>Landing conversion</x:v>
+        <x:v>Açılış səhifəsindən müraciət faizi</x:v>
       </x:c>
       <x:c r="B9" s="75" t="n">
         <x:v>0.04</x:v>
       </x:c>
       <x:c r="C9" s="43" t="str">
-        <x:v>Lead / klik</x:v>
+        <x:v>Müraciət / klik</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="43" t="str">
-        <x:v>Lead → müştəri</x:v>
+        <x:v>Müraciətdən müştəriyə keçid</x:v>
       </x:c>
       <x:c r="B10" s="75" t="n">
         <x:v>0.15</x:v>
       </x:c>
       <x:c r="C10" s="43" t="str">
-        <x:v>Satış conversion</x:v>
+        <x:v>Müştəri / müraciət</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="43" t="str">
         <x:v>Orta satış dəyəri (AZN)</x:v>
       </x:c>
       <x:c r="B11" s="73" t="n">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C11" s="43" t="str">
         <x:v>Bir müştəri</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="43" t="str">
-        <x:v>Kontent istehsalı (AZN)</x:v>
+        <x:v>Məzmun istehsalı (AZN)</x:v>
       </x:c>
       <x:c r="B12" s="73" t="n">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C12" s="43" t="str">
         <x:v>Aylıq</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="43" t="str">
         <x:v>Alət xərci (AZN)</x:v>
       </x:c>
       <x:c r="B13" s="73" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C13" s="43" t="str">
         <x:v>Aylıq</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="46" t="str">
         <x:v>Digər xərc (AZN)</x:v>
       </x:c>
       <x:c r="B14" s="74" t="n">
         <x:v>150</x:v>
@@ -3204,127 +5773,127 @@
       </x:c>
       <x:c r="F17" s="10" t="str">
         <x:v>NƏTİCƏLƏR</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="76" t="str">
         <x:v>Reklam xərci</x:v>
       </x:c>
       <x:c r="B18" s="79" t="n">
         <x:f>B6*B7</x:f>
         <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="76" t="str">
         <x:v>Klik</x:v>
       </x:c>
       <x:c r="B19" s="79" t="n">
         <x:f>IFERROR(B18/B8,0)</x:f>
         <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="76" t="str">
-        <x:v>Lead</x:v>
+        <x:v>Müraciət</x:v>
       </x:c>
       <x:c r="B20" s="79" t="n">
         <x:f>B19*B9</x:f>
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="76" t="str">
-        <x:v>Müştəri</x:v>
+        <x:v>Gözlənən müştəri sayı</x:v>
       </x:c>
       <x:c r="B21" s="79" t="n">
         <x:f>B20*B10</x:f>
         <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="76" t="str">
         <x:v>Gəlir</x:v>
       </x:c>
       <x:c r="B22" s="79" t="n">
         <x:f>B21*B11</x:f>
         <x:v>10800</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="76" t="str">
         <x:v>Ümumi xərc</x:v>
       </x:c>
       <x:c r="B23" s="79" t="n">
         <x:f>B18+B12+B13+B14</x:f>
         <x:v>3100</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="76" t="str">
-        <x:v>CAC</x:v>
+        <x:v>Müştəri əldə etmə xərci — CAC</x:v>
       </x:c>
       <x:c r="B24" s="79" t="n">
         <x:f>IFERROR(B23/B21,0)</x:f>
         <x:v>229.62962962962962</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="76" t="str">
-        <x:v>ROAS</x:v>
+        <x:v>Reklam gəlirliliyi — ROAS</x:v>
       </x:c>
       <x:c r="B25" s="80" t="n">
         <x:f>IFERROR(B22/B18,0)</x:f>
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="76" t="str">
-        <x:v>Net nəticə</x:v>
+        <x:v>Xalis nəticə</x:v>
       </x:c>
       <x:c r="B26" s="79" t="n">
         <x:f>B22-B23</x:f>
         <x:v>7700</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
     <x:mergeCell ref="A17:F17"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="B26:B26">
     <x:cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThanOrEqual">
       <x:formula>0</x:formula>
     </x:cfRule>
     <x:cfRule type="cellIs" dxfId="1" priority="2" operator="lessThan">
       <x:formula>0</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re9b212873d754615"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5e5612feeeee4859"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="42" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="14" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="30" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="30" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="14" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>BİZNES PLAN — 1 SƏHİFƏ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
@@ -3492,90 +6061,90 @@
       <x:c r="F16" s="82"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="46" t="str">
         <x:v>İlk satış addımı</x:v>
       </x:c>
       <x:c r="B17" s="59" t="str"/>
       <x:c r="C17" s="59" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="D17" s="59" t="str"/>
       <x:c r="E17" s="59" t="str"/>
       <x:c r="F17" s="83"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="C6:C17">
       <x:formula1>"Bəli,Xeyr"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1628274d50784a05"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R66d23589e8ea4f34"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="18" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="34" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="16" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="16" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>AI LAYİHƏSİ ROI KALKULYATORU</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
         <x:v>Vaxt qənaəti + gəlir təsiri − real xərclər</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
-        <x:v>INPUT</x:v>
+        <x:v>GİRİŞ</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>DƏYƏR</x:v>
       </x:c>
       <x:c r="C5" s="56" t="str">
         <x:v>QEYD</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="41" t="str">
         <x:v>Aylıq tapşırıq sayı</x:v>
       </x:c>
       <x:c r="B6" s="57" t="n">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C6" s="41" t="str">
         <x:v>Məsələn, sorğu və ya sənəd</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="43" t="str">
         <x:v>Bir tapşırıq üçün dəqiqə</x:v>
       </x:c>
       <x:c r="B7" s="58" t="n">
         <x:v>8</x:v>
@@ -3586,405 +6155,484 @@
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="43" t="str">
         <x:v>Saatlıq əmək xərci (AZN)</x:v>
       </x:c>
       <x:c r="B8" s="58" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="43" t="str">
         <x:v>Tam xərc</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="43" t="str">
         <x:v>Avtomatlaşdırılan hissə</x:v>
       </x:c>
       <x:c r="B9" s="75" t="n">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="C9" s="43" t="str">
         <x:v>Realistik faiz</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="43" t="str">
-        <x:v>AI sonrası insan yoxlaması (dəq)</x:v>
+        <x:v>AI-dan sonra insan yoxlaması (dəq)</x:v>
       </x:c>
       <x:c r="B10" s="58" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="43" t="str">
-        <x:v>Human-in-the-loop</x:v>
+        <x:v>İnsan nəzarəti</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="43" t="str">
         <x:v>Aylıq alət xərci (AZN)</x:v>
       </x:c>
       <x:c r="B11" s="58" t="n">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C11" s="43" t="str">
-        <x:v>Lisenziya/API</x:v>
+        <x:v>Lisenziya və API</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="43" t="str">
         <x:v>Birdəfəlik tətbiq xərci (AZN)</x:v>
       </x:c>
       <x:c r="B12" s="58" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="C12" s="43" t="str">
         <x:v>Qurulum + təlim</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="43" t="str">
         <x:v>Aylıq əlavə gəlir (AZN)</x:v>
       </x:c>
       <x:c r="B13" s="58" t="n">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C13" s="43" t="str">
         <x:v>Yalnız ölçülə bilirsə</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="43" t="str">
         <x:v>Aylıq texniki xidmət (AZN)</x:v>
       </x:c>
       <x:c r="B14" s="58" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C14" s="43" t="str">
         <x:v>Monitorinq</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="46" t="str">
-        <x:v>Risk ehtiyatı</x:v>
+        <x:v>Qənaət üzrə risk ehtiyatı</x:v>
       </x:c>
       <x:c r="B15" s="84" t="n">
         <x:v>0.15</x:v>
       </x:c>
       <x:c r="C15" s="46" t="str">
-        <x:v>Qənaətə haircut</x:v>
+        <x:v>Qeyri-müəyyənlik payı</x:v>
       </x:c>
     </x:row>
     <x:row r="18" ht="28" customHeight="1">
       <x:c r="A18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
       <x:c r="B18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
       <x:c r="C18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
       <x:c r="D18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
       <x:c r="E18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
       <x:c r="F18" s="10" t="str">
         <x:v>HESABLANAN NƏTİCƏLƏR</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="76" t="str">
         <x:v>Cari aylıq əmək saatı</x:v>
       </x:c>
       <x:c r="B19" s="79" t="n">
         <x:f>B6*B7/60</x:f>
         <x:v>106.66666666666667</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="76" t="str">
-        <x:v>AI sonrası aylıq əmək saatı</x:v>
+        <x:v>AI-dan sonra aylıq əmək saatı</x:v>
       </x:c>
       <x:c r="B20" s="79" t="n">
         <x:f>B6*((1-B9)*B7+B9*B10)/60</x:f>
         <x:v>54.66666666666666</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="76" t="str">
         <x:v>Brüt vaxt qənaəti (AZN)</x:v>
       </x:c>
       <x:c r="B21" s="79" t="n">
         <x:f>(B19-B20)*B8</x:f>
         <x:v>780.0000000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="76" t="str">
         <x:v>Risk düzəlişli qənaət</x:v>
       </x:c>
       <x:c r="B22" s="79" t="n">
         <x:f>B21*(1-B15)</x:f>
         <x:v>663.0000000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="76" t="str">
         <x:v>Aylıq ümumi fayda</x:v>
       </x:c>
       <x:c r="B23" s="79" t="n">
         <x:f>B22+B13</x:f>
         <x:v>1863.0000000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="76" t="str">
         <x:v>Aylıq davamlı xərc</x:v>
       </x:c>
       <x:c r="B24" s="79" t="n">
         <x:f>B11+B14</x:f>
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="76" t="str">
-        <x:v>Aylıq net fayda</x:v>
+        <x:v>Aylıq xalis fayda</x:v>
       </x:c>
       <x:c r="B25" s="79" t="n">
         <x:f>B23-B24</x:f>
         <x:v>1163.0000000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="76" t="str">
-        <x:v>İllik net fayda</x:v>
+        <x:v>12 aylıq xalis fayda (qurulum daxil)</x:v>
       </x:c>
       <x:c r="B26" s="79" t="n">
         <x:f>B25*12-B12</x:f>
         <x:v>8956.000000000004</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="76" t="str">
         <x:v>Geri dönüş müddəti (ay)</x:v>
       </x:c>
       <x:c r="B27" s="79" t="n">
-        <x:f>IFERROR(B12/B25,0)</x:f>
+        <x:f>IF(B25&gt;0,B12/B25,"")</x:f>
         <x:v>4.299226139294926</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
-      <x:c r="A28" s="76" t="str">
-[...4 lines deleted...]
-        <x:v>1.7912000000000008</x:v>
+      <x:c r="A28" s="199" t="str">
+        <x:v>12 aylıq ümumi xərc</x:v>
+      </x:c>
+      <x:c r="B28" s="207" t="n">
+        <x:f>B12+B24*12</x:f>
+        <x:v>13400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="199" t="str">
+        <x:v>12 aylıq ROI (tam xərc)</x:v>
+      </x:c>
+      <x:c r="B29" s="208" t="n">
+        <x:f>IF(B28&gt;0,B26/B28,"")</x:f>
+        <x:v>0.6683582089552241</x:v>
       </x:c>
     </x:row>
     <x:row r="31" ht="28" customHeight="1">
       <x:c r="A31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
       <x:c r="B31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
       <x:c r="C31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
       <x:c r="D31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
       <x:c r="E31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
       <x:c r="F31" s="10" t="str">
         <x:v>QƏRAR QAPISI</x:v>
       </x:c>
     </x:row>
     <x:row r="32" ht="30" customHeight="1">
       <x:c r="A32" s="87" t="str">
         <x:v>• ROI müsbət olsa belə, məlumat təhlükəsizliyi və keyfiyyət riski ayrıca təsdiqlənməlidir.</x:v>
       </x:c>
       <x:c r="B32" s="87"/>
       <x:c r="C32" s="87"/>
       <x:c r="D32" s="87"/>
       <x:c r="E32" s="87"/>
       <x:c r="F32" s="87"/>
     </x:row>
     <x:row r="33" ht="30" customHeight="1">
       <x:c r="A33" s="87" t="str">
-        <x:v>• 3–6 aylıq payback adətən pilot üçün sağlam çərçivədir; lakin biznes riskinə görə dəyişir.</x:v>
+        <x:v>• Qəbul edilən geri dönüş müddətini kapital, risk və müqavilə şərtlərinə görə əvvəlcədən yazın.</x:v>
       </x:c>
       <x:c r="B33" s="87"/>
       <x:c r="C33" s="87"/>
       <x:c r="D33" s="87"/>
       <x:c r="E33" s="87"/>
       <x:c r="F33" s="87"/>
     </x:row>
     <x:row r="34" ht="30" customHeight="1">
       <x:c r="A34" s="87" t="str">
         <x:v>• İnsan yoxlaması vaxtını sıfır yazmayın. Tam avtomatlaşdırma fərziyyəsi nəticəni süni yüksəldir.</x:v>
       </x:c>
       <x:c r="B34" s="87"/>
       <x:c r="C34" s="87"/>
       <x:c r="D34" s="87"/>
       <x:c r="E34" s="87"/>
       <x:c r="F34" s="87"/>
     </x:row>
     <x:row r="35" ht="30" customHeight="1">
       <x:c r="A35" s="87" t="str">
-        <x:v>• Pilotdan sonra inputları real istifadə datası ilə yeniləyin və proqnozla faktı müqayisə edin.</x:v>
+        <x:v>• Sınaqdan sonra giriş məlumatlarını real istifadə göstəriciləri ilə yeniləyin və proqnozla faktı müqayisə edin.</x:v>
       </x:c>
       <x:c r="B35" s="87"/>
       <x:c r="C35" s="87"/>
       <x:c r="D35" s="87"/>
       <x:c r="E35" s="87"/>
       <x:c r="F35" s="87"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
     <x:mergeCell ref="A18:F18"/>
     <x:mergeCell ref="A31:F31"/>
     <x:mergeCell ref="A32:F32"/>
     <x:mergeCell ref="A33:F33"/>
     <x:mergeCell ref="A34:F34"/>
     <x:mergeCell ref="A35:F35"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="B25:B28">
     <x:cfRule type="cellIs" dxfId="2" priority="1" operator="greaterThanOrEqual">
       <x:formula>0</x:formula>
     </x:cfRule>
     <x:cfRule type="cellIs" dxfId="3" priority="2" operator="lessThan">
       <x:formula>0</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbc4a6197c0ae4531"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2687296e08ee4738"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="30" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="38" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="44" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="42" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>MƏNBƏLƏR VƏ İSTİFADƏ QEYDİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Rəqəmlər nümunədir; sarı inputları öz məlumatınızla dəyişin</x:v>
+        <x:v>Rəqəmlər nümunədir; sarı sahələri öz məlumatınızla dəyişin</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="54" t="str">
         <x:v>Mənbə</x:v>
       </x:c>
       <x:c r="B5" s="55" t="str">
         <x:v>Mövzu</x:v>
       </x:c>
       <x:c r="C5" s="55" t="str">
         <x:v>Keçid</x:v>
       </x:c>
       <x:c r="D5" s="56" t="str">
         <x:v>Qeyd</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="41" t="str">
         <x:v>Anar Rustamli</x:v>
       </x:c>
       <x:c r="B6" s="41" t="str">
         <x:v>Auditoriya, marketinq və biznes sistemi</x:v>
       </x:c>
       <x:c r="C6" s="41" t="str">
         <x:v>https://anarrustamli.com/</x:v>
       </x:c>
       <x:c r="D6" s="41" t="str">
         <x:v>Şablon və metodologiya</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="43" t="str">
-        <x:v>Google Analytics</x:v>
+        <x:v>Google Analytics Help</x:v>
       </x:c>
       <x:c r="B7" s="43" t="str">
-        <x:v>Kanal və conversion ölçümü</x:v>
+        <x:v>Kanal və nəticə ölçümü</x:v>
       </x:c>
       <x:c r="C7" s="43" t="str">
-        <x:v>https://analytics.google.com/</x:v>
+        <x:v>https://support.google.com/analytics/answer/14731736</x:v>
       </x:c>
       <x:c r="D7" s="43" t="str">
-        <x:v>Faktiki KPI datası ilə doldurun</x:v>
+        <x:v>Faktiki KPI məlumatı ilə doldurun</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="43" t="str">
-        <x:v>Google Search Console</x:v>
+        <x:v>Google Search Console Help</x:v>
       </x:c>
       <x:c r="B8" s="43" t="str">
-        <x:v>Search intent və sorğu datası</x:v>
+        <x:v>Axtarış sorğusu və səhifə göstəriciləri</x:v>
       </x:c>
       <x:c r="C8" s="43" t="str">
-        <x:v>https://search.google.com/search-console/</x:v>
+        <x:v>https://support.google.com/webmasters/answer/17011259</x:v>
       </x:c>
       <x:c r="D8" s="43" t="str">
-        <x:v>GSC access tələb edir</x:v>
+        <x:v>Bəzi sorğular məxfilik və sistem məhdudiyyətinə görə göstərilmir</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="43" t="str">
         <x:v>Azərbaycan Dövlət Vergi Xidməti</x:v>
       </x:c>
       <x:c r="B9" s="43" t="str">
         <x:v>VÖEN və vergi məlumatı</x:v>
       </x:c>
       <x:c r="C9" s="43" t="str">
         <x:v>https://www.taxes.gov.az/</x:v>
       </x:c>
       <x:c r="D9" s="43" t="str">
         <x:v>Hüquqi qərar üçün rəsmi mənbəni yoxlayın</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
-      <x:c r="A10" s="46" t="str">
-[...9 lines deleted...]
-        <x:v>Platforma qaydaları dəyişə bilər</x:v>
+      <x:c r="A10" s="43" t="str">
+        <x:v>e-qanun.az</x:v>
+      </x:c>
+      <x:c r="B10" s="43" t="str">
+        <x:v>Reklam haqqında Qanun</x:v>
+      </x:c>
+      <x:c r="C10" s="43" t="str">
+        <x:v>https://frameworks.e-qanun.az/30/c_f_30348.html</x:v>
+      </x:c>
+      <x:c r="D10" s="43" t="str">
+        <x:v>Kampaniyadan əvvəl cari tələbləri yoxlayın</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="46" t="str">
+        <x:v>e-qanun.az</x:v>
+      </x:c>
+      <x:c r="B11" s="46" t="str">
+        <x:v>Fərdi məlumatlar haqqında Qanun</x:v>
+      </x:c>
+      <x:c r="C11" s="46" t="str">
+        <x:v>https://frameworks.e-qanun.az/19/f_19675.html</x:v>
+      </x:c>
+      <x:c r="D11" s="46" t="str">
+        <x:v>Toplama, işləmə və ötürməni konkret proses üzrə yoxlayın</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" ht="34" customHeight="1">
+      <x:c r="A12" s="160" t="str">
+        <x:v>KOBİA</x:v>
+      </x:c>
+      <x:c r="B12" s="146" t="str">
+        <x:v>Biznes planın tərifi və iki əsas hissəsi</x:v>
+      </x:c>
+      <x:c r="C12" s="146" t="str">
+        <x:v>https://www.smb.gov.az/az/all-news/biznes-plan-nedir-melumatlandirma</x:v>
+      </x:c>
+      <x:c r="D12" s="147" t="str">
+        <x:v>Yoxlanıb: 2026-07-30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" ht="34" customHeight="1">
+      <x:c r="A13" s="161" t="str">
+        <x:v>KOBİA</x:v>
+      </x:c>
+      <x:c r="B13" s="149" t="str">
+        <x:v>Biznes planın səkkiz bölməsi və ödənişsiz dəstək</x:v>
+      </x:c>
+      <x:c r="C13" s="149" t="str">
+        <x:v>https://www.smb.gov.az/az/all-news/biznes-plan-ugurlu-ve-dayaniqli-biznesin-acari</x:v>
+      </x:c>
+      <x:c r="D13" s="150" t="str">
+        <x:v>Yoxlanıb: 2026-07-30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" ht="34" customHeight="1">
+      <x:c r="A14" s="161" t="str">
+        <x:v>KOBİA</x:v>
+      </x:c>
+      <x:c r="B14" s="149" t="str">
+        <x:v>Startap şəhadətnaməsi üçün biznes plan məlumatları və nümunə forma</x:v>
+      </x:c>
+      <x:c r="C14" s="149" t="str">
+        <x:v>https://www.smb.gov.az/az/nav/startap-sehadetnamesi</x:v>
+      </x:c>
+      <x:c r="D14" s="150" t="str">
+        <x:v>Yoxlanıb: 2026-07-30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" ht="34" customHeight="1">
+      <x:c r="A15" s="162" t="str">
+        <x:v>Australian Government</x:v>
+      </x:c>
+      <x:c r="B15" s="152" t="str">
+        <x:v>Detallı biznes plan aləti və şablonu</x:v>
+      </x:c>
+      <x:c r="C15" s="152" t="str">
+        <x:v>https://business.gov.au/planning/business-plans/develop-your-business-plan</x:v>
+      </x:c>
+      <x:c r="D15" s="153" t="str">
+        <x:v>Yoxlanıb: 2026-07-30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
     <x:mergeCell ref="A2:D2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcd9b2096b2b74f4c"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcda17a7ce2984709"/>
 </x:worksheet>
 </file>