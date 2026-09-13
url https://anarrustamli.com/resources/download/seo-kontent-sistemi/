--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf4ea342416478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783066c1aa8a4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İdarə paneli" sheetId="1" r:id="R48f4d05aabbc49bb"/>
-[...5 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Mənbələr" sheetId="7" r:id="Rb07618fdbbfd44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İdarə paneli" sheetId="1" r:id="R2b06362517614087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Keyword xəritəsi" sheetId="2" r:id="Rc35338002257489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Nəşr təqvimi" sheetId="3" r:id="Rc37c895bb0e34c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Keyfiyyət qapısı" sheetId="4" r:id="R10a9bc8c0a3e4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daxili linklər" sheetId="5" r:id="R705d206b268941c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Texniki SEO" sheetId="6" r:id="R7576f5bbd8164bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Mənbələr" sheetId="7" r:id="Rea7b7f9a546a484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="200" formatCode="#,##0"/>
     <x:numFmt numFmtId="201" formatCode="0"/>
     <x:numFmt numFmtId="202" formatCode="yyyy-mm-dd"/>
   </x:numFmts>
   <x:fonts count="10">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="20"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
@@ -305,370 +305,370 @@
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="202" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0"/>
   </x:cellStyles>
   <x:dxfs count="8">
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF090A0F"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF3C4"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFF2D0A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFE5E0"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF176B3A"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE2F5E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF090A0F"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF3C4"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320d216e5d4047b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R7a6438e4fad14a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2453fce78b3b48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48f4d05aabbc49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R21002df2039b46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R428efd9556cb4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb7c3089be45c493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R84f0ee9e42d04f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R347d482b2b8f4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb07618fdbbfd44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04a004249a949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="Rf41863cec9f34591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9a9edf348d149d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b06362517614087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc35338002257489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc37c895bb0e34c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R10a9bc8c0a3e4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R705d206b268941c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7576f5bbd8164bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rea7b7f9a546a484f" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R21ee630c798f41a4" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R8a01987306e14f11" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Ra885d31b91a64af9" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R610c0d6037754b53" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R9fcb571a8e9e4f95" /></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="Ra59f7706d7e34b23" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R41ab37dc1a264c00" /></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R802682df6e444704" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="R004ba8715fb2405b" /></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="Rb7aa56267ffb4b1d" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="Rb2f56601520d498a" /></Relationships>
+<file path=xl/drawings/_rels/drawing6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="R1358e53d8f484fcd" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.png" Id="R4b9a2cdc545c4338" /></Relationships>
+<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.png" Id="R35bf90aea26446e6" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="5b847227-0cae-4c6d-a747-55279834c865"/>
+        <xdr:cNvPr id="1" name="/xl/media/image.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R21ee630c798f41a4"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8a01987306e14f11"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="0cf70902-82ee-452c-bb28-9f442c691724"/>
+        <xdr:cNvPr id="1" name="/xl/media/image2.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra885d31b91a64af9"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R610c0d6037754b53"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="6ae045d4-d8ab-4123-b8a5-5036df46e9b9"/>
+        <xdr:cNvPr id="1" name="/xl/media/image3.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9fcb571a8e9e4f95"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra59f7706d7e34b23"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="353d6e4d-6f4d-4e7c-8d7f-243956770713"/>
+        <xdr:cNvPr id="1" name="/xl/media/image4.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R41ab37dc1a264c00"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R802682df6e444704"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="26f2e341-4ddf-4931-b81c-a037731c7986"/>
+        <xdr:cNvPr id="1" name="/xl/media/image5.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R004ba8715fb2405b"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb7aa56267ffb4b1d"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="616274f3-ae78-4309-820c-2f0056e82812"/>
+        <xdr:cNvPr id="1" name="/xl/media/image6.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb2f56601520d498a"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1358e53d8f484fcd"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1066800" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="98d28552-f238-49ce-9821-e63417b16c86"/>
+        <xdr:cNvPr id="1" name="/xl/media/image7.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4b9a2cdc545c4338"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R35bf90aea26446e6"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="KeywordMapTable" displayName="KeywordMapTable" ref="A5:P105" headerRowCount="1" totalsRowCount="0" totalsRowShown="0">
   <x:tableColumns count="16">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Klaster"/>
     <x:tableColumn id="3" name="Tip"/>
     <x:tableColumn id="4" name="Kateqoriya"/>
     <x:tableColumn id="5" name="H1"/>
     <x:tableColumn id="6" name="Əsas açar söz"/>
     <x:tableColumn id="7" name="Niyyət"/>
     <x:tableColumn id="8" name="Slug"/>
     <x:tableColumn id="9" name="Status"/>
@@ -853,155 +853,155 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="R37211155b931491a" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="R2e777b351f1d42a9" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="R8443b97e6f1844c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="R3c456c346b204028" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="R62df11d11cd04893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="R562e1c29e812428f" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="R603225ba33304e8e" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="Rfb7ea13d817a412c" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="Rd9147500764d4123" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="R73f6c266e8e140ab" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="Ra5feb9c72e294012" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="R3fbb6988a6c046d8" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing6.xml" Id="R1aea4831b7dd4934" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing6.xml" Id="R4ae0c50535af4aa6" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="R93f0149131f74a2a" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="Rb6a6f0b6c7134ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="16" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="24" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="24" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="24" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="16" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="16" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="26" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>SEO + GEO CONTENT SYSTEM</x:v>
+        <x:v>SEO + GEO KONTENT SİSTEMİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
         <x:v>100 mövzu · 10 klaster · insan təsdiqli nəşr sistemi</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="12" t="str">
         <x:v>SİSTEM GÖSTƏRİCİSİ</x:v>
       </x:c>
       <x:c r="B5" s="13" t="str">
         <x:v>DƏYƏR</x:v>
       </x:c>
     </x:row>
     <x:row r="6" ht="25" customHeight="1">
       <x:c r="A6" s="15" t="str">
         <x:v>Ümumi mövzu</x:v>
       </x:c>
       <x:c r="B6" s="19" t="n">
         <x:f>COUNTA('Keyword xəritəsi'!A6:A105)</x:f>
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="7" ht="25" customHeight="1">
       <x:c r="A7" s="15" t="str">
-        <x:v>Pillar</x:v>
+        <x:v>Pillar məqalə</x:v>
       </x:c>
       <x:c r="B7" s="19" t="n">
         <x:f>COUNTIF('Keyword xəritəsi'!C6:C105,"P")</x:f>
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" ht="25" customHeight="1">
       <x:c r="A8" s="15" t="str">
-        <x:v>Cluster</x:v>
+        <x:v>Klaster məqalə</x:v>
       </x:c>
       <x:c r="B8" s="19" t="n">
         <x:f>COUNTIF('Keyword xəritəsi'!C6:C105,"C")</x:f>
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="9" ht="25" customHeight="1">
       <x:c r="A9" s="15" t="str">
         <x:v>Mövcud yazı</x:v>
       </x:c>
       <x:c r="B9" s="19" t="n">
         <x:f>COUNTIF('Keyword xəritəsi'!I6:I105,"Mövcud")</x:f>
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" ht="25" customHeight="1">
       <x:c r="A10" s="15" t="str">
-        <x:v>Planlanan draft</x:v>
+        <x:v>Planlanan mətn</x:v>
       </x:c>
       <x:c r="B10" s="19" t="n">
         <x:f>COUNTIF('Keyword xəritəsi'!I6:I105,"Planlandı")</x:f>
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" ht="25" customHeight="1">
       <x:c r="A11" s="15" t="str">
         <x:v>Fayllı mövzu</x:v>
       </x:c>
       <x:c r="B11" s="19" t="n">
         <x:f>SUM('Keyword xəritəsi'!P6:P105)</x:f>
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="25" customHeight="1">
       <x:c r="A12" s="15" t="str">
         <x:v>İstehsal müddəti (həftə)</x:v>
       </x:c>
       <x:c r="B12" s="19" t="n">
         <x:f>MAX('Keyword xəritəsi'!J6:J105)</x:f>
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="15" ht="28" customHeight="1">
@@ -1322,153 +1322,153 @@
       </x:c>
       <x:c r="B29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="C29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="D29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="E29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="F29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="G29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
       <x:c r="H29" s="23" t="str">
         <x:v>İSTİFADƏ QAYDASI</x:v>
       </x:c>
     </x:row>
     <x:row r="30" ht="30" customHeight="1">
       <x:c r="A30" s="42" t="str">
-        <x:v>1. Keyword xəritəsində hər mövzu üçün yalnız bir əsas açar söz saxlayın.</x:v>
+        <x:v>1. Açar söz xəritəsində hər mövzu üçün yalnız bir əsas açar söz saxlayın.</x:v>
       </x:c>
       <x:c r="B30" s="42"/>
       <x:c r="C30" s="42"/>
       <x:c r="D30" s="42"/>
       <x:c r="E30" s="42"/>
       <x:c r="F30" s="42"/>
       <x:c r="G30" s="42"/>
       <x:c r="H30" s="42"/>
     </x:row>
     <x:row r="31" ht="30" customHeight="1">
       <x:c r="A31" s="42" t="str">
         <x:v>2. Nəşr təqvimində tarix və məsul şəxsi təsdiqləyin; keyfiyyət qapısı tamamlanmadan yayımlamayın.</x:v>
       </x:c>
       <x:c r="B31" s="42"/>
       <x:c r="C31" s="42"/>
       <x:c r="D31" s="42"/>
       <x:c r="E31" s="42"/>
       <x:c r="F31" s="42"/>
       <x:c r="G31" s="42"/>
       <x:c r="H31" s="42"/>
     </x:row>
     <x:row r="32" ht="30" customHeight="1">
       <x:c r="A32" s="42" t="str">
-        <x:v>3. Definition-lead açılış, görünən FAQ, Azərbaycan konteksti və mənbə yoxlaması məcburidir.</x:v>
+        <x:v>3. Birbaşa cavabla başlayan giriş, görünən FAQ, Azərbaycan konteksti və mənbə yoxlaması məcburidir.</x:v>
       </x:c>
       <x:c r="B32" s="42"/>
       <x:c r="C32" s="42"/>
       <x:c r="D32" s="42"/>
       <x:c r="E32" s="42"/>
       <x:c r="F32" s="42"/>
       <x:c r="G32" s="42"/>
       <x:c r="H32" s="42"/>
     </x:row>
     <x:row r="33" ht="30" customHeight="1">
       <x:c r="A33" s="42" t="str">
         <x:v>4. Eyni hədəf sorğulu yeni yazı açmaq əvəzinə mövcud yazını genişləndirin və canonical/redirect qərarı verin.</x:v>
       </x:c>
       <x:c r="B33" s="42"/>
       <x:c r="C33" s="42"/>
       <x:c r="D33" s="42"/>
       <x:c r="E33" s="42"/>
       <x:c r="F33" s="42"/>
       <x:c r="G33" s="42"/>
       <x:c r="H33" s="42"/>
     </x:row>
     <x:row r="34" ht="30" customHeight="1">
       <x:c r="A34" s="42" t="str">
-        <x:v>5. GSC sorğularını 6 aydan bir xəritəyə qaytarın; 4–20-ci mövqedə impression alan mövzuları yeniləyin.</x:v>
+        <x:v>5. Search Console sorğularını hər ay xəritəyə qaytarın; 4–20-ci mövqedə göstərim alan mövzuları yeniləyin.</x:v>
       </x:c>
       <x:c r="B34" s="42"/>
       <x:c r="C34" s="42"/>
       <x:c r="D34" s="42"/>
       <x:c r="E34" s="42"/>
       <x:c r="F34" s="42"/>
       <x:c r="G34" s="42"/>
       <x:c r="H34" s="42"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
     <x:mergeCell ref="A15:H15"/>
     <x:mergeCell ref="A29:H29"/>
     <x:mergeCell ref="A30:H30"/>
     <x:mergeCell ref="A31:H31"/>
     <x:mergeCell ref="A32:H32"/>
     <x:mergeCell ref="A33:H33"/>
     <x:mergeCell ref="A34:H34"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37211155b931491a"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2e777b351f1d42a9"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="6" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="9" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="9" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="38" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="26" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="13" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="30" hidden="0" customWidth="1"/>
     <x:col min="9" max="9" width="11" hidden="0" customWidth="1"/>
     <x:col min="10" max="10" width="11" hidden="0" customWidth="1"/>
     <x:col min="11" max="11" width="11" hidden="0" customWidth="1"/>
     <x:col min="12" max="12" width="36" hidden="0" customWidth="1"/>
     <x:col min="13" max="13" width="46" hidden="0" customWidth="1"/>
     <x:col min="14" max="14" width="24" hidden="0" customWidth="1"/>
     <x:col min="15" max="15" width="36" hidden="0" customWidth="1"/>
     <x:col min="16" max="16" width="10" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>KEYWORD XƏRİTƏSİ</x:v>
+        <x:v>AÇAR SÖZ XƏRİTƏSİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
         <x:v>Vahid mənbə: bir əsas açar söz = bir URL</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
       <x:c r="I3" s="6"/>
       <x:c r="J3" s="6"/>
       <x:c r="K3" s="6"/>
       <x:c r="L3" s="6"/>
       <x:c r="M3" s="6"/>
       <x:c r="N3" s="6"/>
       <x:c r="O3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
@@ -1484,60 +1484,60 @@
       <x:c r="D5" s="26" t="str">
         <x:v>Kateqoriya</x:v>
       </x:c>
       <x:c r="E5" s="26" t="str">
         <x:v>H1</x:v>
       </x:c>
       <x:c r="F5" s="26" t="str">
         <x:v>Əsas açar söz</x:v>
       </x:c>
       <x:c r="G5" s="26" t="str">
         <x:v>Niyyət</x:v>
       </x:c>
       <x:c r="H5" s="26" t="str">
         <x:v>Slug</x:v>
       </x:c>
       <x:c r="I5" s="26" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="J5" s="26" t="str">
         <x:v>Həftə</x:v>
       </x:c>
       <x:c r="K5" s="26" t="str">
         <x:v>Slot</x:v>
       </x:c>
       <x:c r="L5" s="26" t="str">
-        <x:v>SEO title</x:v>
+        <x:v>SEO başlığı</x:v>
       </x:c>
       <x:c r="M5" s="26" t="str">
-        <x:v>Meta description</x:v>
+        <x:v>Meta təsvir</x:v>
       </x:c>
       <x:c r="N5" s="26" t="str">
-        <x:v>Fayl</x:v>
+        <x:v>Əlavə fayl</x:v>
       </x:c>
       <x:c r="O5" s="26" t="str">
-        <x:v>Fayl URL</x:v>
+        <x:v>Fayl URL-i</x:v>
       </x:c>
       <x:c r="P5" s="13" t="str">
         <x:v>Fayl sayı</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="43" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B6" s="34" t="str">
         <x:v>K1</x:v>
       </x:c>
       <x:c r="C6" s="34" t="str">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D6" s="34" t="str">
         <x:v>suni-intellekt</x:v>
       </x:c>
       <x:c r="E6" s="34" t="str">
         <x:v>Süni intellekt nədir? Sadə dildə tam bələdçi (2026)</x:v>
       </x:c>
       <x:c r="F6" s="34" t="str">
         <x:v>süni intellekt nədir</x:v>
       </x:c>
       <x:c r="G6" s="34" t="str">
@@ -6167,82 +6167,82 @@
       <x:c r="M105" s="36" t="str">
         <x:v>trendyolda satış mövzusunu Azərbaycan bazarı üçün praktik addımlar, nümunələr, seçim meyarları, risklər və tətbiq yoxlama siyahısı ilə aydın izah edən bələdçi.</x:v>
       </x:c>
       <x:c r="N105" s="36" t="str"/>
       <x:c r="O105" s="36" t="str"/>
       <x:c r="P105" s="36" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:O1"/>
     <x:mergeCell ref="A2:O2"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="I6:I105">
     <x:cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Yayımlandı"/>
     <x:cfRule type="containsText" dxfId="1" priority="2" operator="containsText" text="Mövcud"/>
     <x:cfRule type="containsText" dxfId="2" priority="3" operator="containsText" text="Planlandı"/>
   </x:conditionalFormatting>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="I6:I105">
       <x:formula1>"Planlandı,Brief hazır,Tədqiqat,Draft,Redaktə,Mövcud,Yayımlandı"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8443b97e6f1844c2"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62df11d11cd04893"/>
   <x:tableParts count="1">
-    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3c456c346b204028"/>
+    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R562e1c29e812428f"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="13" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="13" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="13" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="13" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="46" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="15" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="15" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>NƏŞR TƏQVİMİ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Həftədə 4 yazı · bazar ertəsi, çərşənbə, cümə və bazar</x:v>
+        <x:v>Həftədə 4 yazı · tarix və statuslar redaktə olunan nümunə planıdır</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="12" t="str">
         <x:v>Plan parametri</x:v>
       </x:c>
       <x:c r="B5" s="13" t="str">
         <x:v>Dəyər</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Başlanğıc tarixi</x:v>
       </x:c>
       <x:c r="B6" s="48" t="n">
@@ -8975,51 +8975,51 @@
       </x:c>
       <x:c r="F110" s="36" t="str">
         <x:v>Trendyol və beynəlxalq marketpleyslərdə satış</x:v>
       </x:c>
       <x:c r="G110" s="36" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
       <x:c r="H110" s="36" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="G11:G110">
     <x:cfRule type="containsText" dxfId="3" priority="1" operator="containsText" text="Yayımlandı"/>
   </x:conditionalFormatting>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="G11:G110">
       <x:formula1>"Planlandı,Brief hazır,Tədqiqat,Draft,Redaktə,Təsdiq,Yayımlandı"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R603225ba33304e8e"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfb7ea13d817a412c"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="6" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="16" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="52" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="14" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="14" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="34" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="14" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>KEYFİYYƏT QAPISI</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
@@ -9045,135 +9045,135 @@
       </x:c>
       <x:c r="C5" s="26" t="str">
         <x:v>Yoxlama</x:v>
       </x:c>
       <x:c r="D5" s="26" t="str">
         <x:v>Məcburi</x:v>
       </x:c>
       <x:c r="E5" s="26" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="F5" s="26" t="str">
         <x:v>Sübut / qeyd</x:v>
       </x:c>
       <x:c r="G5" s="13" t="str">
         <x:v>Məsul</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="34" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B6" s="34" t="str">
         <x:v>Açar söz</x:v>
       </x:c>
       <x:c r="C6" s="34" t="str">
-        <x:v>Əsas açar söz keyword xəritəsində unikaldır</x:v>
+        <x:v>Əsas açar söz xəritədə unikaldır</x:v>
       </x:c>
       <x:c r="D6" s="34" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E6" s="34" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F6" s="34" t="str"/>
       <x:c r="G6" s="34" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="35" t="str">
         <x:v>Açar söz</x:v>
       </x:c>
       <x:c r="C7" s="35" t="str">
-        <x:v>Search intent Google nəticələri ilə əl ilə təsdiqlənib</x:v>
+        <x:v>Axtarış niyyəti Google nəticələri ilə əl ilə təsdiqlənib</x:v>
       </x:c>
       <x:c r="D7" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E7" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F7" s="35" t="str"/>
       <x:c r="G7" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B8" s="35" t="str">
         <x:v>Başlıq</x:v>
       </x:c>
       <x:c r="C8" s="35" t="str">
         <x:v>H1 əsas açar sözü təbii formada daşıyır</x:v>
       </x:c>
       <x:c r="D8" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E8" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F8" s="35" t="str"/>
       <x:c r="G8" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="35" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B9" s="35" t="str">
         <x:v>Başlıq</x:v>
       </x:c>
       <x:c r="C9" s="35" t="str">
-        <x:v>SEO title 50–60 simvoldur</x:v>
+        <x:v>SEO başlığı 50–60 simvoldur</x:v>
       </x:c>
       <x:c r="D9" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E9" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F9" s="35" t="str"/>
       <x:c r="G9" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="35" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="35" t="str">
         <x:v>Meta</x:v>
       </x:c>
       <x:c r="C10" s="35" t="str">
-        <x:v>Meta description 140–160 simvoldur və vədi aydındır</x:v>
+        <x:v>Meta təsvir 140–160 simvoldur və vədi aydındır</x:v>
       </x:c>
       <x:c r="D10" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E10" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F10" s="35" t="str"/>
       <x:c r="G10" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="35" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="35" t="str">
         <x:v>URL</x:v>
       </x:c>
       <x:c r="C11" s="35" t="str">
         <x:v>Slug transliterasiya olunub və canonical düzgündür</x:v>
       </x:c>
       <x:c r="D11" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
@@ -9318,72 +9318,72 @@
       <x:c r="B18" s="35" t="str">
         <x:v>Humanizasiya</x:v>
       </x:c>
       <x:c r="C18" s="35" t="str">
         <x:v>Mətn təbii Azərbaycan dilində redaktə edilib</x:v>
       </x:c>
       <x:c r="D18" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E18" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F18" s="35" t="str"/>
       <x:c r="G18" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="35" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="35" t="str">
         <x:v>Mənbə</x:v>
       </x:c>
       <x:c r="C19" s="35" t="str">
-        <x:v>2–3 birinci dərəcəli/rəsmi xarici mənbə yoxlanıb</x:v>
+        <x:v>Ən azı 2 ilkin/rəsmi xarici mənbə yoxlanıb və iddia yanında verilib</x:v>
       </x:c>
       <x:c r="D19" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E19" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F19" s="35" t="str"/>
       <x:c r="G19" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="35" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B20" s="35" t="str">
         <x:v>Daxili link</x:v>
       </x:c>
       <x:c r="C20" s="35" t="str">
-        <x:v>Əlaqəli pillar daxil olmaqla 3–6 daxili link var</x:v>
+        <x:v>Əlaqəli pillar daxil olmaqla 3–9 daxili keçid var</x:v>
       </x:c>
       <x:c r="D20" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E20" s="35" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F20" s="35" t="str"/>
       <x:c r="G20" s="35" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="35" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B21" s="35" t="str">
         <x:v>FAQ</x:v>
       </x:c>
       <x:c r="C21" s="35" t="str">
         <x:v>3–5 görünən FAQ cavabı 40–60 sözdür</x:v>
       </x:c>
       <x:c r="D21" s="35" t="str">
         <x:v>Bəli</x:v>
       </x:c>
@@ -9577,112 +9577,112 @@
         <x:v>Bəli</x:v>
       </x:c>
       <x:c r="E30" s="36" t="str">
         <x:v>Gözləyir</x:v>
       </x:c>
       <x:c r="F30" s="36" t="str"/>
       <x:c r="G30" s="36" t="str">
         <x:v>Anar</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="E6:E30">
     <x:cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="Tamamlandı"/>
     <x:cfRule type="containsText" dxfId="5" priority="2" operator="containsText" text="Uyğun deyil"/>
   </x:conditionalFormatting>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="E6:E30">
       <x:formula1>"Gözləyir,Uyğun deyil,Tamamlandı"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd9147500764d4123"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R73f6c266e8e140ab"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="34" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="30" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="12" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="28" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="16" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="16" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="16" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>DAXİLİ LİNK ARXİTEKTURASI</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Pillar → spoke → xidmət; orphan səhifə saxlamayın</x:v>
+        <x:v>Pillar → klaster → xidmət; əlaqəsiz səhifə saxlamayın</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
       <x:c r="E3" s="6"/>
       <x:c r="F3" s="6"/>
       <x:c r="G3" s="6"/>
       <x:c r="H3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="12" t="str">
         <x:v>Klaster</x:v>
       </x:c>
       <x:c r="B5" s="26" t="str">
         <x:v>Pillar</x:v>
       </x:c>
       <x:c r="C5" s="26" t="str">
         <x:v>Kateqoriya URL</x:v>
       </x:c>
       <x:c r="D5" s="26" t="str">
         <x:v>Spoke sayı</x:v>
       </x:c>
       <x:c r="E5" s="26" t="str">
         <x:v>Əsas xidmət</x:v>
       </x:c>
       <x:c r="F5" s="26" t="str">
-        <x:v>Pillar → spoke</x:v>
+        <x:v>Pillar → klaster</x:v>
       </x:c>
       <x:c r="G5" s="26" t="str">
-        <x:v>Spoke → pillar</x:v>
+        <x:v>Klaster → pillar</x:v>
       </x:c>
       <x:c r="H5" s="13" t="str">
         <x:v>Status</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="34" t="str">
         <x:v>K5</x:v>
       </x:c>
       <x:c r="B6" s="34" t="str">
         <x:v>SEO nədir?</x:v>
       </x:c>
       <x:c r="C6" s="34" t="str">
         <x:v>/category/seo/</x:v>
       </x:c>
       <x:c r="D6" s="34" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="34" t="str">
         <x:v>SEO · AEO · GEO Strategy</x:v>
       </x:c>
       <x:c r="F6" s="34" t="str">
         <x:v>Məcburi</x:v>
       </x:c>
       <x:c r="G6" s="34" t="str">
@@ -9915,51 +9915,51 @@
       </x:c>
       <x:c r="E15" s="36" t="str">
         <x:v>Revenue &amp; Conversion</x:v>
       </x:c>
       <x:c r="F15" s="36" t="str">
         <x:v>Məcburi</x:v>
       </x:c>
       <x:c r="G15" s="36" t="str">
         <x:v>Məcburi</x:v>
       </x:c>
       <x:c r="H15" s="36" t="str">
         <x:v>Planlandı</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
   </x:mergeCells>
   <x:dataValidations count="1">
     <x:dataValidation type="list" sqref="H6:H15">
       <x:formula1>"Planlandı,Qismən,Tamamlandı"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra5feb9c72e294012"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3fbb6988a6c046d8"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="6" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="16" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="46" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="34" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="14" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="28" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>TEXNİKİ SEO + GEO</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
@@ -9982,156 +9982,156 @@
       </x:c>
       <x:c r="B5" s="26" t="str">
         <x:v>Sahə</x:v>
       </x:c>
       <x:c r="C5" s="26" t="str">
         <x:v>Tələb</x:v>
       </x:c>
       <x:c r="D5" s="26" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="E5" s="26" t="str">
         <x:v>Yoxlama URL / üsul</x:v>
       </x:c>
       <x:c r="F5" s="26" t="str">
         <x:v>Periodiklik</x:v>
       </x:c>
       <x:c r="G5" s="13" t="str">
         <x:v>Qeyd</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="34" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B6" s="34" t="str">
-        <x:v>Crawl</x:v>
+        <x:v>Skanlama</x:v>
       </x:c>
       <x:c r="C6" s="34" t="str">
-        <x:v>robots.txt: admin/search bloklanır, AI botlara icazə</x:v>
+        <x:v>robots.txt: admin/search bloklanır, əsas Googlebot girişi qorunur</x:v>
       </x:c>
       <x:c r="D6" s="34" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E6" s="34" t="str">
         <x:v>/robots.txt</x:v>
       </x:c>
       <x:c r="F6" s="34" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G6" s="34" t="str"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="35" t="str">
-        <x:v>Index</x:v>
+        <x:v>İndeks</x:v>
       </x:c>
       <x:c r="C7" s="35" t="str">
         <x:v>Sitemap yalnız indekslənən səhifələri və kateqoriyaları verir</x:v>
       </x:c>
       <x:c r="D7" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E7" s="35" t="str">
         <x:v>/sitemap.xml</x:v>
       </x:c>
       <x:c r="F7" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G7" s="35" t="str"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B8" s="35" t="str">
-        <x:v>Canonical</x:v>
+        <x:v>Kanonik URL</x:v>
       </x:c>
       <x:c r="C8" s="35" t="str">
-        <x:v>Self-canonical və admin override</x:v>
+        <x:v>Özünə istinad edən canonical və admin düzəlişi</x:v>
       </x:c>
       <x:c r="D8" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E8" s="35" t="str">
         <x:v>Səhifə source</x:v>
       </x:c>
       <x:c r="F8" s="35" t="str">
         <x:v>Nəşr</x:v>
       </x:c>
       <x:c r="G8" s="35" t="str"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="35" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B9" s="35" t="str">
-        <x:v>Author</x:v>
+        <x:v>Müəllif</x:v>
       </x:c>
       <x:c r="C9" s="35" t="str">
         <x:v>Köhnə author arxivi 301 ilə /me/ səhifəsinə gedir</x:v>
       </x:c>
       <x:c r="D9" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E9" s="35" t="str">
         <x:v>/author/rustamlibusinessgmail-com/</x:v>
       </x:c>
       <x:c r="F9" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G9" s="35" t="str"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="35" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="35" t="str">
-        <x:v>Tags</x:v>
+        <x:v>Teqlər</x:v>
       </x:c>
       <x:c r="C10" s="35" t="str">
         <x:v>Teq arxivləri noindex, follow</x:v>
       </x:c>
       <x:c r="D10" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E10" s="35" t="str">
         <x:v>/tag/ai/</x:v>
       </x:c>
       <x:c r="F10" s="35" t="str">
         <x:v>Aylıq</x:v>
       </x:c>
       <x:c r="G10" s="35" t="str"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="35" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="35" t="str">
-        <x:v>Locale</x:v>
+        <x:v>Dil/region</x:v>
       </x:c>
       <x:c r="C11" s="35" t="str">
         <x:v>AZ yazılar az/az_AZ, EN xidmətlər en/en_US</x:v>
       </x:c>
       <x:c r="D11" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E11" s="35" t="str">
         <x:v>HTML və OG meta</x:v>
       </x:c>
       <x:c r="F11" s="35" t="str">
         <x:v>Nəşr</x:v>
       </x:c>
       <x:c r="G11" s="35" t="str"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="35" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="35" t="str">
         <x:v>Schema</x:v>
       </x:c>
       <x:c r="C12" s="35" t="str">
         <x:v>Person + WebSite</x:v>
       </x:c>
@@ -10216,266 +10216,268 @@
       <x:c r="B16" s="35" t="str">
         <x:v>Schema</x:v>
       </x:c>
       <x:c r="C16" s="35" t="str">
         <x:v>Category CollectionPage + ItemList</x:v>
       </x:c>
       <x:c r="D16" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E16" s="35" t="str">
         <x:v>/category/seo/</x:v>
       </x:c>
       <x:c r="F16" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G16" s="35" t="str"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="35" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B17" s="35" t="str">
         <x:v>GEO</x:v>
       </x:c>
       <x:c r="C17" s="35" t="str">
-        <x:v>llms.txt əsas səhifə, xidmət və 30 məqaləni göstərir</x:v>
+        <x:v>Google üçün llms.txt tələbi yoxdur; varsa eksperimental qeyddir, sıralama siqnalı deyil</x:v>
       </x:c>
       <x:c r="D17" s="35" t="str">
-        <x:v>Tətbiq edildi</x:v>
+        <x:v>Məlumat qeydi</x:v>
       </x:c>
       <x:c r="E17" s="35" t="str">
-        <x:v>/llms.txt</x:v>
+        <x:v>Google AI optimization guide</x:v>
       </x:c>
       <x:c r="F17" s="35" t="str">
-        <x:v>Aylıq</x:v>
-[...1 lines deleted...]
-      <x:c r="G17" s="35" t="str"/>
+        <x:v>Qayda dəyişəndə</x:v>
+      </x:c>
+      <x:c r="G17" s="35" t="str">
+        <x:v>10.07.2026 rəsmi sənədlə yoxlanıb</x:v>
+      </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="35" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B18" s="35" t="str">
         <x:v>Media</x:v>
       </x:c>
       <x:c r="C18" s="35" t="str">
-        <x:v>Featured/OG ölçüləri və alt mətn CMS-dən gəlir</x:v>
+        <x:v>Önə çıxarılan/OG şəkil ölçüləri və alt mətn CMS-dən gəlir</x:v>
       </x:c>
       <x:c r="D18" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E18" s="35" t="str">
         <x:v>Məqalə source</x:v>
       </x:c>
       <x:c r="F18" s="35" t="str">
         <x:v>Nəşr</x:v>
       </x:c>
       <x:c r="G18" s="35" t="str"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="35" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="35" t="str">
-        <x:v>Performance</x:v>
+        <x:v>Performans</x:v>
       </x:c>
       <x:c r="C19" s="35" t="str">
         <x:v>Fontlar lokal və preload edilir</x:v>
       </x:c>
       <x:c r="D19" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E19" s="35" t="str">
         <x:v>Network panel</x:v>
       </x:c>
       <x:c r="F19" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G19" s="35" t="str"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="35" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B20" s="35" t="str">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C20" s="35" t="str">
         <x:v>Axtarış və əsas marşrutlara keçid verən faydalı 404</x:v>
       </x:c>
       <x:c r="D20" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E20" s="35" t="str">
         <x:v>/olmayan-sehife/</x:v>
       </x:c>
       <x:c r="F20" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G20" s="35" t="str"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="35" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B21" s="35" t="str">
-        <x:v>Redirect</x:v>
+        <x:v>Yönləndirmə</x:v>
       </x:c>
       <x:c r="C21" s="35" t="str">
         <x:v>Köhnə/duplicate URL-lər 301 ilə əsas səhifəyə yönlənir</x:v>
       </x:c>
       <x:c r="D21" s="35" t="str">
         <x:v>Tətbiq edildi</x:v>
       </x:c>
       <x:c r="E21" s="35" t="str">
         <x:v>Redirect testi</x:v>
       </x:c>
       <x:c r="F21" s="35" t="str">
         <x:v>Deploy</x:v>
       </x:c>
       <x:c r="G21" s="35" t="str"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="35" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B22" s="35" t="str">
         <x:v>GSC</x:v>
       </x:c>
       <x:c r="C22" s="35" t="str">
         <x:v>Domain property, sitemap, page indexing</x:v>
       </x:c>
       <x:c r="D22" s="35" t="str">
         <x:v>Xarici hesab</x:v>
       </x:c>
       <x:c r="E22" s="35" t="str">
         <x:v>Google Search Console</x:v>
       </x:c>
       <x:c r="F22" s="35" t="str">
         <x:v>Həftəlik</x:v>
       </x:c>
       <x:c r="G22" s="35" t="str"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="35" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B23" s="35" t="str">
         <x:v>Bing</x:v>
       </x:c>
       <x:c r="C23" s="35" t="str">
-        <x:v>Webmaster Tools + IndexNow key</x:v>
+        <x:v>Bing Webmaster Tools + IndexNow açarı</x:v>
       </x:c>
       <x:c r="D23" s="35" t="str">
         <x:v>Xarici hesab</x:v>
       </x:c>
       <x:c r="E23" s="35" t="str">
         <x:v>Bing Webmaster Tools</x:v>
       </x:c>
       <x:c r="F23" s="35" t="str">
         <x:v>Həftəlik</x:v>
       </x:c>
       <x:c r="G23" s="35" t="str"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="35" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B24" s="35" t="str">
-        <x:v>Analytics</x:v>
+        <x:v>Analitika</x:v>
       </x:c>
       <x:c r="C24" s="35" t="str">
-        <x:v>GA4 və conversion event-lər</x:v>
+        <x:v>GA4 və əsas hadisələr</x:v>
       </x:c>
       <x:c r="D24" s="35" t="str">
         <x:v>Xarici hesab</x:v>
       </x:c>
       <x:c r="E24" s="35" t="str">
         <x:v>GA4 DebugView</x:v>
       </x:c>
       <x:c r="F24" s="35" t="str">
         <x:v>Aylıq</x:v>
       </x:c>
       <x:c r="G24" s="35" t="str"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="36" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B25" s="36" t="str">
-        <x:v>Backlink</x:v>
+        <x:v>Geri keçid</x:v>
       </x:c>
       <x:c r="C25" s="36" t="str">
-        <x:v>Rəqib və tərəfdaş outreach</x:v>
+        <x:v>Rəqib link analizi və tərəfdaş əlaqələri</x:v>
       </x:c>
       <x:c r="D25" s="36" t="str">
         <x:v>Əl işi</x:v>
       </x:c>
       <x:c r="E25" s="36" t="str">
         <x:v>Backlink tracker</x:v>
       </x:c>
       <x:c r="F25" s="36" t="str">
         <x:v>Aylıq</x:v>
       </x:c>
       <x:c r="G25" s="36" t="str"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="D6:D25">
     <x:cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="Tətbiq edildi"/>
     <x:cfRule type="containsText" dxfId="7" priority="2" operator="containsText" text="Xarici hesab"/>
   </x:conditionalFormatting>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1aea4831b7dd4934"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ae0c50535af4aa6"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="38" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="48" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="14" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="50" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="34" customHeight="1">
       <x:c r="A1" s="3" t="str">
         <x:v>MƏNBƏLƏR VƏ QAYDALAR</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="26" customHeight="1">
       <x:c r="A2" s="5" t="str">
-        <x:v>Bu workbook strategiya sənədindən və rəsmi texniki standartlardan qurulub</x:v>
+        <x:v>Bu iş kitabı strategiya sənədindən və rəsmi texniki standartlardan qurulub</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="4" customHeight="1">
       <x:c r="A3" s="6"/>
       <x:c r="B3" s="6"/>
       <x:c r="C3" s="6"/>
       <x:c r="D3" s="6"/>
     </x:row>
     <x:row r="5" ht="26" customHeight="1">
       <x:c r="A5" s="12" t="str">
         <x:v>Mənbə</x:v>
       </x:c>
       <x:c r="B5" s="26" t="str">
         <x:v>İstifadə</x:v>
       </x:c>
       <x:c r="C5" s="26" t="str">
         <x:v>Tarix</x:v>
       </x:c>
       <x:c r="D5" s="13" t="str">
         <x:v>Keçid / qeyd</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="34" t="str">
         <x:v>anarrustamli.com — SEO və AI Visibility strategiyası v1.0</x:v>
@@ -10536,36 +10538,50 @@
       <x:c r="A10" s="35" t="str">
         <x:v>Google Search Console</x:v>
       </x:c>
       <x:c r="B10" s="35" t="str">
         <x:v>Sorğu və indeks monitorinqi</x:v>
       </x:c>
       <x:c r="C10" s="58" t="n">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="D10" s="35" t="str">
         <x:v>https://search.google.com/search-console/</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="36" t="str">
         <x:v>Anar Rustamli CMS</x:v>
       </x:c>
       <x:c r="B11" s="36" t="str">
         <x:v>Title, meta, canonical, locale, robots və OG idarəsi</x:v>
       </x:c>
       <x:c r="C11" s="59" t="n">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="D11" s="36" t="str">
         <x:v>https://anarrustamli.com/admin/</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="str">
+        <x:v>Google Search Central — AI optimization guide</x:v>
+      </x:c>
+      <x:c r="B12" t="str">
+        <x:v>AI Overviews/AI Mode, llms.txt və xüsusi optimizasiya iddiaları</x:v>
+      </x:c>
+      <x:c r="C12" s="49" t="n">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="D12" t="str">
+        <x:v>https://developers.google.com/search/docs/fundamentals/ai-optimization-guide</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
     <x:mergeCell ref="A2:D2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R93f0149131f74a2a"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb6a6f0b6c7134ad0"/>
 </x:worksheet>
 </file>